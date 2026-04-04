--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines - Reméandrage de cours d’eau – restauration des zones humides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines - Reméandrage de cours d’eau – restauration des zones humides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E7EC0BF"/>
+    <w:nsid w:val="29F161EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>