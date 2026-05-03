--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines - Reméandrage de cours d’eau – restauration des zones humides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines - Reméandrage de cours d’eau – restauration des zones humides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="29F161EF"/>
+    <w:nsid w:val="00D98486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>