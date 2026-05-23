--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines - Reméandrage de cours d’eau – restauration des zones humides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.56302521008px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stephane Binet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Expert hydrogéologue, Agence de l'eau Adour Garonne</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">stephane-binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1725-0829</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113568541</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KGw55EgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">****  Hydrogéologie   – Hydrochimie**</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaine de compétence</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Vulnérabilité des ressources en eau potable face aux changements globaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Flux d’eau à l’interface eaux de surface / eaux souterraines -  zones humides - Karst - Nappes d'accompagnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Pollutions diffuses liées à l’agriculture - Bassin d’alimentation de captage d’eau potable – Vulnérabilité - Transport dissous des éléments</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Acidification des sols et altérations des carbonates – Karstification – Flux de carbone (organique, inorganique, pesticides, plastiques)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Instrumentation </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in situ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et analyse laboratoire en hydrologie et chimie des eaux (débits, station météo/ETP, analyses chimiques et isotopiques des eaux).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Bancarisation et validation des données</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Analyse de données : traçage artificiel et isotopique des sources, analyse spatiale et morphométrie (Q-GIS). Traitement des séries temporelles.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Modélisation : écoulements en milieu poreux discontinu, eaux souterraines (Modflow, Feflow), transfert de masse et réactivité (PhreeqC, R), pluie /débit (KARSTmod)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Gestion de la ressource en eau en milieu karstique et contexte agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Hydrologie et géochimie des versants de montagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Export du carbone dissous des sols vers les rivières</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diplômes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2018: </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger des Recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Réserve régulatrice des aquifères et impacts anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières. Jury: Aquilina, L., Dassargue, A., Gaillardet, J. Laggoun, F. Massei, N. Probst, A.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006: Thèse en Co-tutelle entre </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’école polytechnique de Turin (Italie) et l’Université de Franche-Comté.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> L’hydrochimie: marqueur de l’évolution à long terme des versants montagneux fracturés vers de grands mouvements de terrain. Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Grand Paradis, Italie).Directeurs: J.Mudry (UFR Besançon), Y. Guglielmi (Géosciences azur, Nice Sophia Antipolis) et C. Scavia (politecnico di Torino, Turin, Italie). Co-tutelle, Bourse Vinci.  Outstanding student awards au congrès de l'American Geological Union 2005.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2001-2002 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">D.E.A « Environnement, Santé et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> « mention bien UFR Sciences et Techniques de l’Université de Franche–Comté. Construction d’un modèle hydrogéologique régional dans un environnement karstique méditerranéen. Application à la gestion des ressources en eau potable de la région de Toulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 1999–2001 : </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">M.S.T. de géologie appliquée,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> mention assez bien UFR Sciences et Techniques de l’Université de Franche–Comté</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cursus et mobilité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2022-… – Expert à l'Agence de l’eau Adour-Garonne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2013-2016 – Délégation au CNRS, laboratoire d’Ecolab à Toulouse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2007-2022 – Maitre de conférences  à l’Université d’Orléans, Ecole Polytech’,  Institut des sciences de la Terre d’Orléans.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2006 – 2007 ATER à l’Université Joseph Fournier Grenoble, ISTERRE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· 2002 - 2006 Thèse à l’Université de Franche-Comté en co-tutelle avec le Politecnico di Torino, Turin Italie.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet-septembre 2001 – Stage de Master Commission géologique du Canada, Québec (Canada). Réalisation de bilans hydriques pour caractériser les aquifères fracturés du Sud-Ouest du Québec.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Terrain – Canada, Italie, Espagne, Suède, Burkina Faso...</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve"></w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités scientifiques et projets phares depuis 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">• 2023-... Membre du LIFE, PYRENEES4CLIMA, Promouvoir une meilleure gestion des ressources en eau dans les Pyrénées en développant des outils d'information innovants pour mieux comprendre et surveiller en permanence les éléments clés du cycle hydrologique pyrénéen•2010-2022 Responsable hydrologie pour le système d’observation Tourbière du CNRS/INSU, homogénéisation des protocoles, synthèse et bancarisation des données sur l’ensemble des sites. (Porteur : F Laggoun-Défarge, ISTO Orléans, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.sno-tourbieres.cnrs.fr/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)• 2010-2022 Membre du Système d’observation- Karst du CNRS/INSU, responsable du site du Val d’Orléans (Loiret) et animateur sur le site du Baget (Ariège)   (Porteur H. Jourde, Hydrosciences Monptellier, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.sokarst.org/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">)•2014-2023 LABEX DRIIHM, OHM Haut-Vicdessos, Exportation du carbone dissous par les tourbières pyrénnées, Thèse de T. Rosset (120K€)•2013-2015 : Agence de l’eau Seine Normandie, transfert des nitrates dans les aquifères discontinus des calcaires de la Beauce. (207 K€)•2015-2019 : TRAM ANR-15-CE01-0008 - L'héritage métallique sur le fonctionnement biogéochimique et écologique des écosystèmes aquatiques de montagne ; Porteur G. Leroux Responsable tache hydrologie S Binet. (272 K€)•2013-2015 : Conseil Général du Loiret, IFontis, effondrement en milieu karstique sous couverture Coordination J. Perrin (BRGM), 60k€•2010-2014 : ANR-2010-CESA-019-03 AQUAPOL, Devenir des floculants à base de POLyacrylamide dans les boues, les eaux industrielles et naturelles et impact potentiel sur les écosystèmes AQUAtiques, (1100K€)•2011-2015 : Carbiodiv « Restauration hydrologique de la tourbière de La Guette : effets sur l’évolution de la biodiversité et le stockage du carbone », 2011 – 2015 (430K€) APIR-2012 Région Centre Projet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Oxygen Isotope Thermometer in Headwaters: Indicating Groundwater Recharge and Peatland Water Dependence on Air Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps‐berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 40 (3), pp.e70465. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.70465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland Dissolved Organic Carbon Export to Surface Waters: Global Significance and Effects of Anthropogenic Disturbance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49 (5), pp.e2021GL096616. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL096616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03610323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of long term biogeochemical interactions in carbonate weathering: The role of planktonic microorganisms and riverine bivalves in a large fluviokarst system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 842, pp.156823. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03702274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Forty-Year Karstic Critical Zone Survey (Baget Catchment, Pyrenees-France): Lithologic and Hydroclimatic Controls on Seasonal and Inter-Annual Variations of Stream Water Chemical Composition, pCO2, and Carbonate Equilibrium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (5), pp.1227. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12051227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming and acid atmospheric deposition impacts on carbonate dissolution and CO2 fluxes in French karst hydrosystems: evidence from hydrochemical monitoring in recent decades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 270, pp.184-200. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2019.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global karst springs hydrograph dataset for research and management of the world’s fastest-flowing groundwater</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunde Olarinoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Gleeson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhollah Adinehvand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (1), 9 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-019-0346-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02524019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers of seasonal-and event-scale DOC dynamics at the outlet of mountainous peatlands revealed by high-frequency monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lerigoleur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (13), pp.3705 - 3722. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-3705-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering lacustrine erosion records and the De Ploey erosion model in an examination of mountain catchment erosion susceptibility and precipitation reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Marquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 187, 104278 (13 p.). </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2019.104278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02418909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric transport and deposition of microplastics in a remote mountain catchment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vernon Phoenix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durántez Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.339-344. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-019-0335-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02109784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland contribution to stream organic carbon exports from a montane watershed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Teisserenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (11), pp.3448-3464. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JG005142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIc–Abacus: An in–situ tool for estimating SIc and Pco2 in the context of carbonate karst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Peyraube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lastennet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Minvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 568, pp.891-903. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2018.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01936654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OZCAR : The French Network of Critical Zone Observatories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gaillardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatim Hankard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Anquetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01944414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22, pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-2017-578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01778100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological control of dissolved organic carbon dynamics in a rehabilitated &lt;i&gt;Sphagnum&lt;/i&gt;-dominated peatland: a water-table based modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 22 (9), pp.4907-4920. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-22-4907-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SNO KARST: A French Network of Observatories for the Multidisciplinary Study of Critical Zone Processes in Karst Watersheds and Aquifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jourde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Massei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naomi Mazzilli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vadose Zone Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2136/vzj2018.04.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water exchange, mixing and transient storage between a saturated karstic conduit and the surrounding aquifer: groundwater flow modeling and inputs from stable water isotopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Pauwels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 544, pp.278-289. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2016.11.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01402456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrochimie des sources karstiques du SNO KARST : impact des pollutions atmosphériques acides sur la ressource en eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195, pp.52 - 54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03289182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissemination of acrylamide monomer from polyacrylamide-based flocculant use—sand and gravel quarry case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Togola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6423-6430. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3177-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groundwater Vulnerability and Risk Mapping Based on Residence Time Distributions: Spatial Analysis for the Estimation of Lumped Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Dedewanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (15), pp.5489-5504. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11269-015-1130-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01237105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water and acrylamide monomer transfer rates from a settling basin to groundwaters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathy Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Touzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (9), pp.6431-6439. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3106-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01017359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A water-table dependent reservoir model to investigate the effect of drought and vascular plant invasion on peatland hydrology.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 499, pp.132-139. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00812402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic carbon and inorganic carbon concentrations and δ13C in a peatland-stream continuum: implications of peatland invasion by vascular plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Aurouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.3515-3544. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bgd-9-3515-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of continuous measurements of dissolved organic matter fluorescence in groundwater to characterize fast infiltration through an unstable fractured hillslope (Valabres rockfall, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bouillier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (8), pp.1963-1969. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-010-0670-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00536892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Darcy- Brinkman model to simulate water flow and tracer transport in a heterogeneous karstic aquifer (Val d'Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Salim Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Sizaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ary Bruand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (2), pp.295-309. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0536-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00342665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Loire souterraine : circulations karstiques dans le Val d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12, pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00548978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydraulic interactions between fractures and bedding planes in a carbonate aquifer studied by means of experimentally induced water-table fluctuations (Coaraze experimental site, southeastern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Charmoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (7), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-009-0470-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00376151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the groundwater sulfate concentration in fractured rock slopes: a tool to identify active unstable areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Spadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (12), pp.2315-2327. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-13-2315-2009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00440194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of an internal slope movement structure by hydrogeophysical surveying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (1), pp.48-57. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2006.00712.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis of groundwater flow through a landslide slip surface using natural and artificial water chemical tracers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21 (25), pp.3463-3472. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.6579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unstable rock slope hydrogeology: insights from the large-scale study of western Argentera-Mercantour hillslopes (South-East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 178 (2), pp.159-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ characterization of flows in a fractured unstable slope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Scavia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Campus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86 (1-2), pp.193-203. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.08.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of quantitative descriptors of northeastern Mediterranean karst behavior: multiparametric study and local validation of the Siou-Blanc massif (Toulon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Cova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrogeology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 14 (7), pp.1107-1121. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10040-006-0044-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical survey to estimate the 3D sliding surface and the 4D evolution of the water pressure on part of a deep seated landslide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. El Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 17 (5), pp.399-406. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-3121.2005.00623.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling between hydrogeology and deformation of mountainous rock slopes: Insights from La Clapière area (southern Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 337 (13), pp.1154-1163. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2005.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00617196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogeological response and classification of karst aquifers from the analysis of Rainfall-Discharge-Electrical conductivity relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Puget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bailly-Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurokarst 2022 - 3. European Conference on Karst Hydrogeology and Carbonate Reservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Malaga, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of ecosystem services and plant diversity over the past 200 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yael Schwertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Gaucherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx DRIIHM OHMi Nunavik CNRS-InEE, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34972/driihm-5c54de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'enneigement du massif à l'étiage du ruisseau : apport de l'isotopie de l'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Deschamps-Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CoFhy Impact d’une COupe Forestière sur l'Hydrologie d’une tourbière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02864803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Local Human Activities on Dissolved Organic Carbon Export from Peatlands-a Global Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03038181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Parameters Controlling the Seasonal and Inter-annual Variations of pCO2, Chemical Composition and Carbonate Equilibrium in Stream Water from a Mountainous Karstic Catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2019 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/essoar.10501771.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DOC concentration peaks driven by water table increases at the outlet of mountainous peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exportation des matières organiques dissoutes par les crues à l’exutoire de la tourbière de Bernadouze : étude de la composition moléculaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Golding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jeanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FROG IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The part of global warming and acid atmospheric pollution inputs on carbonate dissolution and associated CO2 sink fluxes enhancement: evidences from 40 years of monitoring in karstic systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROKARST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling hydrological processes and dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly, EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria. p.12088</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01897374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.17051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling dissolved organic carbon dynamics in a rehabilitated Sphagnum-dominated peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Field Symposium "West Siberian Peatlands and Carbon Cycle : Past and Present" and International Conference "Carbon Balance of Western Siberian Mires in the Context of Climate Change"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Khanty-Mansiysk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01664725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation into Holocene and Anthropocene pleolimnology records to identify driving forces of erosion and runoff in mountainous catchment areas (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deonie Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Sedimentology 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring hydrologique et des flux de matières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does hydrological restoration affect greenhouse gases emission and plant dynamics in sphagnum peatlands?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 15th International Peat Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating physical processes leading to sinkhole occurrence in Val d'Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Neuchatel, Switzerland. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01355612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fontis du val d'Orléans : étude des mécanismes de formation afin d'améliorer la prévision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquebre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01338751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe forestière et hydrologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution des projets 2014 à Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TRAC, a collaborative computer tool for tracer-test interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klinka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thiéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Buscarlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Tracers and Tracing Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Oslo, Norway. 8 p., </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20135003002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité des flux de CH4 dans une tourbière en fonction de la végétation et de la saturation en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggouin-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">δ 18 O/δ 2 H and 87 Sr/ 86 Sr in supporting understanding a complex karstic system linked to surface water -The Loiret system, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Gourcy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestine Delbart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Isotope Hydrology: Sustainable Water Resources in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term trends of seasonal and interannual variations of pCO2 and carbonate equilibrium in stream water from a mountainous karstic catchment (Pyrénées, France) : role of chemical composition and hydroclimatic parameters.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Ulloa-Cedamanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Karstological School “Classical Karst”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Postojna, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of atmospheric pollution inputs and climate change on dissolved inorganic carbon fluxes in karst aquifers: evidences from a 36 years past monitoring of karstic watersheds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Batiot-Guilhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Seidel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Emblanch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02101144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baget catchment: a Critical Zone Observatory of a karstic area in the Pyrenees mountains, South West of France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forty years’ fluctuations of streamwater chemistry in the Baget karstic catchment (Ariege, Pyrennees mountains, SW France): impact of atmospheric deposition on carbonate dissolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camboulive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bakalowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Conference Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of rewetting on hydrological functioning and dissolved organic carbon flux in a degraded peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard-Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18 (EGU2016-12698-1), 1 page, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01381432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01297959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of dissolved organic matter dynamics in a disturbed Sphagnum peatland after hydrological restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Le Moing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Guirimand-Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nevila Jozja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01168252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace Metal Legacy in Mountain Environments : A View from the Pyrenees Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia V. Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Claustres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Vleeschouwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Cycles: Ecological Drivers and Environmental Impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35 (1), 2020, Geophysical Monograph Series, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119413332.ch9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Physical Processes Leading to Sinkhole Occurrence in Val d’Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Salquèbre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Vandoudheusden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroKarst 2016, Neuchâtel. Advances in Karst Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.79-86, 2017, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-45465-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01485044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferred Conduit Network Geometry from Geological Evidences and Water-Head in a Fluvio-Karstic System (Val D'Orleans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Auterives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2Karst Research in Limestone Hydrogeology Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.49-58, 2014, 978-3-319-06138-2. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06139-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation of a Reactive Transport Zone in a Saturated Karstic Conduit Deduced from Natural and Artificial Tracer Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Joodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Joigneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Albéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gutierrez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Andreo et al. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Research in Karst Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.123-129, 2010, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-12486-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite des bassins instrumentés « Olivier de Serres » de l’OHMCV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire Hydrométérologique Méditerranéen Cévennes-Vivarais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Nord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Boudevillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boubkraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Guyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’Infrastructure de Recherche OZCAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04572459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water table depth dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie da Silva Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3982962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de référence du valproate de sodium (CAS n°1069-66-5). Valeurs toxicologiques de référence par voie orale et inhalation, valeurs limites d’exposition professionnelle et valeurs biologiques : Avis de l’Anses. Rapport d’expertise collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raymondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Barilari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Anses. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise en vue de la fixation de valeurs limites d’exposition à des agents chimiques en milieu professionnel - Évaluation des effets sur la santé pour le dioxyde de titane sous forme nanométrique (nTiO2, P25) CAS N° 13463-67-7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Michiels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2019-SA-0109 - VLEP TiO2-NP, Anses. 2020, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03892324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'HYDROCHIMIE, MARQUEUR DE L'ÉVOLUTION A LONG TERME DES VERSANTS MONTAGNEUX FRACTURÉS VERS DE GRANDS MOUVEMENTS DE TERRAIN Application à plusieurs échelles sur la haute vallée de la Tinée (Mercantour, France) et sur le versant de Rosone (Gran Paradiso, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Université de Franche-Comté, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00090307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réserve régulatrice des aquifères et perturbations anthropiques: implications en termes de transferts d’eau, de carbone et de contaminants vers les rivières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université d'Orléans, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02167713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00D98486"/>
+    <w:nsid w:val="6D40BA5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-binet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1725-0829" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113568541" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KGw55EgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sno-tourbieres.cnrs.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sokarst.org/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567424v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps&#8208;berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.70465" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610323v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rigal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL096616" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03702274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevila Jozja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D&#233;farge" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156823" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999630v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ulloa-Cedamanos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camboulive" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051227" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Seidel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Emblanch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2019.11.021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02524019v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tunde Olarinoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Gleeson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Marx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Seeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Adinehvand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0346-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lerigoleur" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-3705-2020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02418909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deonie Allen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Marquer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2019.104278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02109784v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Allen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernon Phoenix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Dur&#225;ntez Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-019-0335-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Teisserenc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JG005142" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01936654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Peyraube" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lastennet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Minvielle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Houillon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2018.11.042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01944414v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim Hankard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0067" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01778100v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard-Jannin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2017-578" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04913773v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-4907-2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966716v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jourde" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Mazzilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batiot-Guilhe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.04.0094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01402456v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Joigneaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pauwels" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Alb&#233;ric" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2016.11.042" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Emblanch" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01090002v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Togola" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3177-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01237105v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Dedewanou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rouet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ary Bruand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11269-015-1130-8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01017359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klinka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3106-2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00812402v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.06.035" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Aurouet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bgd-9-3515-2012" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00536892v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-010-0670-5" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00342665v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Salim Joodi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Sizaret" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0536-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00548978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gutierrez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00376151v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charmoille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mudry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-009-0470-y" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00440194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Spadini" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-2315-2009" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617830v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tric" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hernandez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2006.00712.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.6579" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385382v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617251v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Scavia" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Campus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.08.013" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617825v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Cova" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10040-006-0044-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617833v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. El Bedoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3121.2005.00623.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00617196v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2005.04.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03653195v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Puget" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bailly-Comte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789512v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Schwertz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Gaucherel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-5c54de" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822008v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Deschamps-Berger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864803v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03038181v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999658v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/essoar.10501771.1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554261v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310744v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Golding" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03307805v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01897374v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552731v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Binet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seidel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01664725v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687379v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618813v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618810v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381659v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01355612v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pasquier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salquebre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vandoudheusden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01338751v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838352v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00830238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thi&#233;ry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Buscarlet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20135003002" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749070v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggouin-D&#233;farge" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04131995v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Gourcy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313256v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02101144v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313236v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Probst" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313230v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bakalowicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01381432v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Moing" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01297959v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guirimand-Dufour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01168252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358447v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119413332.ch9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01485044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Salqu&#232;bre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45465-8_9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057133v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06139-9_3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579860v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Joodi" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12486-0_19" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572459v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Observatoire Hydrom&#233;t&#233;rologique M&#233;diterran&#233;en C&#233;vennes-Vivarais" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Boudevillain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boubkraoui" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guyard" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373198v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie da Silva Machado" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3982962" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677913v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Michiels" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raymondi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Barilari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Bisson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03892324v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vincent" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baril" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00090307v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/tel-02167713v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>