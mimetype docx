--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1120,853 +1120,853 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus transmission helper protein P2 modifies directly the probing behavior of the aphid vector Myzus persicae to facilitate transmission</w:t>
+                <w:t xml:space="preserve">Structure-guided mutagenesis of the capsid protein indicates that a nanovirus requires assembled viral particles for systemic infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Verdier</w:t>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Chesnais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Eijaz Ahmed Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Drucker</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1011161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011161⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1011086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04094116v1</w:t>
+                <w:t xml:space="preserve">hal-04115340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided mutagenesis of the capsid protein indicates that a nanovirus requires assembled viral particles for systemic infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Trapani</w:t>
+                <w:t xml:space="preserve">The genome of a bunyavirus cannot be defined at the level of the viral particle but only at the scale of the viral population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eijaz Ahmed Bhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+                <w:t xml:space="preserve">Thomas German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
+                <w:t xml:space="preserve">Diane Ullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hoh</w:t>
+                <w:t xml:space="preserve">Ranjit Dasgupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxwell Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011086⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (48), pp.e2309412120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2309412120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115340v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of a bunyavirus cannot be defined at the level of the viral particle but only at the scale of the viral population</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas German</w:t>
+                <w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Ullman</w:t>
+                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjit Dasgupta</w:t>
+                <w:t xml:space="preserve">Lisa Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Parker</w:t>
+                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (48), pp.e2309412120. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2309412120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313387v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The helper strategy in vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Filloux</w:t>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Claude</w:t>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Fernandez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 3, pp.e24. </w:t>
+              <w:t xml:space="preserve">, 2023, 3, e32 [20 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.249⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04238904v1</w:t>
+                <w:t xml:space="preserve">hal-04581071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The helper strategy in vector-transmission of plant viruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+                <w:t xml:space="preserve">Replication mechanisms of circular ssDNA plant viruses and their potential implication in viral gene expression regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.258⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.e01692-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01692-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581071v1</w:t>
+                <w:t xml:space="preserve">hal-04232716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication mechanisms of circular ssDNA plant viruses and their potential implication in viral gene expression regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélia Bonnamy</w:t>
+                <w:t xml:space="preserve">The cauliflower mosaic virus transmission helper protein P2 modifies directly the probing behavior of the aphid vector Myzus persicae to facilitate transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (5), pp.e01692-23. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (2), pp.e1011161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01692-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04232716v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04094116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene copy number variations at the within-host population level modulate gene expression in a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2285,90 +2285,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonconcomitant host-to-host transmission of multipartite virus genome segments may lead to complete genome reconstitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babil Torralba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Route of a Multipartite Nanovirus across the Body of Its Aphid Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,295 +3044,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561749v1</w:t>
+                <w:t xml:space="preserve">hal-02476627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karim Arafah</w:t>
+                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476627v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Curious Strategy of Multipartite Viruses</w:t>
               </w:r>
@@ -3407,680 +3407,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
+                <w:t xml:space="preserve">The cryo-electron microscopy structure of Broad Bean Stain Virus suggests a common capsid assembly mechanism among comoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+                <w:t xml:space="preserve">François Lecorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Gallet</w:t>
+                <w:t xml:space="preserve">Stephano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 530, pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185868v1</w:t>
+                <w:t xml:space="preserve">hal-02619724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryo-electron microscopy structure of Broad Bean Stain Virus suggests a common capsid assembly mechanism among comoviruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephano Trapani</w:t>
+                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e43599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619724v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02082621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082621v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sicard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bogaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (9), pp.e01822-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01822-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529712v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Pharmacological analysis of transmission activation of two aphid-vectored plant viruses, turnip mosaic virus and cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Bogaert</w:t>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Baecker</w:t>
+                <w:t xml:space="preserve">Alexandre Morisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (9), pp.e01822-18. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01822-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45904-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02478112v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Multicomponent viral systems</w:t>
               </w:r>
@@ -4209,51 +4209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea T Sofonea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
@@ -4343,51 +4343,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
@@ -4419,1048 +4419,1048 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Drought and Plant Genotype Change Epidemiological Traits of Cauliflower mosaic virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Vazquez Rovere</w:t>
+                <w:t xml:space="preserve">Vector-transmission of plant viruses and constraints imposed by virus–vector interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00703⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628812v1</w:t>
+                <w:t xml:space="preserve">hal-01982956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-transmission of plant viruses and constraints imposed by virus–vector interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+                <w:t xml:space="preserve">Interactions Between Drought and Plant Genotype Change Epidemiological Traits of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Vazquez Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.144-150. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982956v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Beatriz Dader</w:t>
+                <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Fereres</w:t>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, In press (6), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03145993v1</w:t>
+                <w:t xml:space="preserve">hal-01606347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 241, pp.131-136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virusres.2017.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12469⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606347v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604518v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Fereres</w:t>
+                <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo P. P. Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98 (12), pp 3111-3121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.000971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604149v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (5), pp.e0174398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.000971⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02624796v1</w:t>
+                <w:t xml:space="preserve">hal-03145993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulation of hosts and vectors by plant viruses and impact of the environment</w:t>
               </w:r>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strange Lifestyle of Multipartite Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,252 +5648,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The specifics of vector transmission of arboviruses of vertebrates and plants</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circulative nonpropagative aphid transmission of nanoviruses: an oversimplified view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (19), pp.9719-9726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00780-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633882v1</w:t>
+                <w:t xml:space="preserve">hal-02635961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative nonpropagative aphid transmission of nanoviruses: an oversimplified view</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The specifics of vector transmission of arboviruses of vertebrates and plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 89 (19), pp.9719-9726. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.00780-15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635961v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfalfa Leaf Curl Virus: an Aphid-Transmitted Geminivirus</w:t>
               </w:r>
@@ -5918,51 +5918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bernardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6052,51 +6052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6141,918 +6141,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2014.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635201v1</w:t>
+                <w:t xml:space="preserve">hal-01137379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Drucker</w:t>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
+              <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/vir.2014.0572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137379v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrick Malouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (22), pp.12207-12215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01883-13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641825v1</w:t>
+                <w:t xml:space="preserve">hal-02645441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant feeding by insect vectors can affect life cycle, population genetics and evolution of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (3), pp.610-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.12070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01883-13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645441v1</w:t>
+                <w:t xml:space="preserve">hal-02653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant feeding by insect vectors can affect life cycle, population genetics and evolution of plant viruses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2435.12070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02653007v1</w:t>
+                <w:t xml:space="preserve">hal-01837535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gronenborn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01837535v1</w:t>
+                <w:t xml:space="preserve">hal-02646650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms3248⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646650v1</w:t>
+                <w:t xml:space="preserve">hal-02641825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus population bottlenecks during within-host progression and host-to-host transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7112,51 +7112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulating Virus Load Determines the Size of Bottlenecks in Viral Populations Progressing within a Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7164,51 +7164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliza Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (11), </w:t>
@@ -7246,103 +7246,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host cell processes to accomplish mechanical and non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Irons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (3), pp.529-539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7382,282 +7382,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4454/jpp.v93i4.2356⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641877v1</w:t>
+                <w:t xml:space="preserve">hal-02649392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23241. </w:t>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v93i4.2356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649392v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7842,64 +7842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.483-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7939,648 +7939,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
+                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (2), pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658830v1</w:t>
+                <w:t xml:space="preserve">hal-02667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Massé</w:t>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667711v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658132v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02667006v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.135-146. </w:t>
@@ -8903,90 +8903,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (1), pp.70-72. </w:t>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9245,90 +9245,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Journou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalpana Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Esperandieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9379,77 +9379,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9513,77 +9513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les pucerons transmettent des maladies virales aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9608,51 +9608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9878,611 +9878,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
+                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+                <w:t xml:space="preserve">Lionel Ballut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pugnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678188v1</w:t>
+                <w:t xml:space="preserve">hal-01189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lionnel Galibert</w:t>
+                <w:t xml:space="preserve">Intracellular salivation is the mechanism involved in the inoculation of cauliflower mosaic virus by its major vectors Brevicoryne brassicae and Myzus persicae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itziar Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 98 (6), pp.763-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683439v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+                <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Pugnière</w:t>
+                <w:t xml:space="preserve">Denis Roze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cambon</w:t>
+                <w:t xml:space="preserve">Lionnel Galibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (3), pp.389-395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189228v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular salivation is the mechanism involved in the inoculation of cauliflower mosaic virus by its major vectors Brevicoryne brassicae and Myzus persicae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itziar Palacios</w:t>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 98 (6), pp.763-769. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (21), pp.13587-13593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683068v1</w:t>
+                <w:t xml:space="preserve">hal-02678188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ruiz-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10546,51 +10546,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10801,51 +10801,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11429,77 +11429,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Reggiardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Filloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t>
@@ -11580,51 +11580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
@@ -11755,182 +11755,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A structural study of potential plant virus receptors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737863v1</w:t>
+                <w:t xml:space="preserve">hal-02737336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11938,301 +11938,301 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">A structural study of potential plant virus receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737336v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
@@ -12287,51 +12287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12449,589 +12449,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vector transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Annual DEBVBD Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California. Davies, USA., May 2018, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790162v1</w:t>
+                <w:t xml:space="preserve">hal-02784924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Ecology GENECO PhD training program Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">11. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784922v1</w:t>
+                <w:t xml:space="preserve">hal-02787578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Genome Ecology GENECO PhD training program Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733737v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector transmission of plant viruses</w:t>
+                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual DEBVBD Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California. Davies, USA., May 2018, Davis, United States</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784924v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Masson</w:t>
+                <w:t xml:space="preserve">Interactions between a circulative non-propagative nanovirus and its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dimattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787578v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between a circulative non-propagative nanovirus and its aphid vector</w:t>
+                <w:t xml:space="preserve">On the mechanisms of circulative non-propagative transmission of nanoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dimattia</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -13041,198 +13041,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP 2018): Plant Health in A Global Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). INT. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733523v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of circulative non-propagative transmission of nanoviruses</w:t>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP 2018): Plant Health in A Global Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). INT. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">Séminaire au DSMZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DSMZ Plant Virus Department. DEU., Feb 2018, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733827v1</w:t>
+                <w:t xml:space="preserve">hal-02785605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant virus drastically increases the mobility and survival of starving aphid vectors</w:t>
               </w:r>
@@ -13307,4156 +13251,4268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire au DSMZ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DSMZ Plant Virus Department. DEU., Feb 2018, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785605v1</w:t>
+                <w:t xml:space="preserve">hal-02790162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lifestyle of a multipartite virus challenges major paradigms in Virology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod «questions ouvertes sur l’écologie et l’évolution des maladies infectieuses : de la recherche fondamentale à la médecine évolutive»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Jacques Monod. FRA., Oct 2017, Roscoff, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785430v1</w:t>
+                <w:t xml:space="preserve">hal-01603150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulative non-propagative transmission by insect vectors : nanovirus project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784939v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative non-propagative transmission by insect vectors : nanovirus project</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786113v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789040v1</w:t>
+                <w:t xml:space="preserve">hal-02785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus increases mobility and survival of its starving aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Virus Evolution Workshop Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603150v1</w:t>
+                <w:t xml:space="preserve">hal-02785433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785421v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus increases mobility and survival of its starving aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Route of a multipartite nanovirus within its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution Workshop Virus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, State College, United States</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785433v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l’IFR Biologie Intégrative et Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607835v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">45. Anniversary of the Cell and Molecular research Center of Costa Rica. 2017/10/18,, Costa Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of San José. San José, CRI., Oct 2018, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603038v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route of a multipartite nanovirus within its aphid vector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606356v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607464v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Anniversary of the Cell and Molecular research Center of Costa Rica. 2017/10/18,, Costa Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of San José. San José, CRI., Oct 2018, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785425v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l’IFR Biologie Intégrative et Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785424v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Ndougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604325v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The lifestyle of a multipartite virus challenges major paradigms in Virology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod «questions ouvertes sur l’écologie et l’évolution des maladies infectieuses : de la recherche fondamentale à la médecine évolutive»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Jacques Monod. FRA., Oct 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789039v1</w:t>
+                <w:t xml:space="preserve">hal-02785430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant cell communication may allow unconventional way of life for multipartite viruses</w:t>
+                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop : New Frontiers in Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Biotecnologia y Genomica de Plantas - Centre for Plant Biotechnology and Genomics (CBGP). ESP., Jun 2017, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02795716v1</w:t>
+                <w:t xml:space="preserve">hal-02794780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmitted plant viruses can affect performances of starving aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
+              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740622v1</w:t>
+                <w:t xml:space="preserve">hal-01603572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
+                <w:t xml:space="preserve">Vector transmission : Commonalities and specificities in plant and animal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
+              <w:t xml:space="preserve">6. European Congress in Virology (ECV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Oct 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794780v1</w:t>
+                <w:t xml:space="preserve">hal-02794246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603572v1</w:t>
+                <w:t xml:space="preserve">hal-01604019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector transmission : Commonalities and specificities in plant and animal viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-stress can enhance the transmission of plant viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Congress in Virology (ECV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Virology., Oct 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794246v1</w:t>
+                <w:t xml:space="preserve">hal-02744217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant cell communication may allow unconventional way of life for multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Workshop : New Frontiers in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Biotecnologia y Genomica de Plantas - Centre for Plant Biotechnology and Genomics (CBGP). ESP., Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604019v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-stress can enhance the transmission of plant viruses by insect vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmitted plant viruses can affect performances of starving aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744217v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Richard</w:t>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Trapani</w:t>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739479v1</w:t>
+                <w:t xml:space="preserve">hal-02793116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus is a long life potion for aphid vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+                <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794215v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Virus Evolution Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793116v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. National Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794536v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
+                <w:t xml:space="preserve">The enigmatic biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, State College, United States</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR BPMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794244v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. National Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794778v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enigmatic biology of multipartite viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR BPMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793347v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794213v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multipartite viruses in plants and intercellular communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">11. International Congress of Plant Molecular Biology. IPMB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Iguaçu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794212v1</w:t>
+                <w:t xml:space="preserve">hal-02794251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus is a long life potion for aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797252v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipartite viruses in plants and intercellular communication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress of Plant Molecular Biology. IPMB 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Iguaçu, Portugal</w:t>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794251v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virus can use the sensing system of its host plant to perceive and react to the presence of insect vectors</w:t>
+                <w:t xml:space="preserve">Current view and future prospects in the transmission of viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Australian Plant Virology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Plant Pathology Society (APPS). AUS., Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793345v1</w:t>
+                <w:t xml:space="preserve">hal-02793077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus can sense environmental cues through the sensory system of its host</w:t>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du labex ECOFECT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">2. IMHE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793105v1</w:t>
+                <w:t xml:space="preserve">hal-02793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current view and future prospects in the transmission of viruses by insect vectors</w:t>
+                <w:t xml:space="preserve">Multipartite viruses replicate different parts of their genetic information in different cells of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR PVBMT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Saint Pierre, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793077v1</w:t>
+                <w:t xml:space="preserve">hal-02793076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene copy number variations during the life cycle of a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IMHE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793630v1</w:t>
+                <w:t xml:space="preserve">hal-02794394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipartite viruses replicate different parts of their genetic information in different cells of the host</w:t>
+                <w:t xml:space="preserve">Canonical circulative non-propagative transmission may not apply to the transmission of nano viruses by aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR PVBMT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Saint Pierre, La Réunion, France</w:t>
+              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California Riverside (UCR). Riverside, USA., Jun 2014, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793076v1</w:t>
+                <w:t xml:space="preserve">hal-02796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number variations during the life cycle of a multipartite virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
+              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794394v1</w:t>
+                <w:t xml:space="preserve">hal-02794789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
@@ -17505,1399 +17561,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Activation of viral transmission induced by vector action on a host: a general phenomenon?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794789v1</w:t>
+                <w:t xml:space="preserve">hal-01837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical circulative non-propagative transmission may not apply to the transmission of nano viruses by aphid vectors</w:t>
+                <w:t xml:space="preserve">Variation du nombre de copies des gènes lors du cycle de vie d’un virus multipartite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California Riverside (UCR). Riverside, USA., Jun 2014, California, United States</w:t>
+              <w:t xml:space="preserve">16. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02796512v1</w:t>
+                <w:t xml:space="preserve">hal-02800993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of viral transmission induced by vector action on a host: a general phenomenon?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus can sense environmental cues through the sensory system of its host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du labex ECOFECT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837542v1</w:t>
+                <w:t xml:space="preserve">hal-02793105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation du nombre de copies des gènes lors du cycle de vie d’un virus multipartite</w:t>
+                <w:t xml:space="preserve">A virus can use the sensing system of its host plant to perceive and react to the presence of insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">11. Australian Plant Virology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Plant Pathology Society (APPS). AUS., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800993v1</w:t>
+                <w:t xml:space="preserve">hal-02793345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot; within aphid mouth parts, a target to counter aphid attack on plants and virus transmission</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Convention of the grantees of the Grant Challenge Exploration round 8, Agriculture and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802030v1</w:t>
+                <w:t xml:space="preserve">hal-02804163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different gene copy number of a multipartite virus in host plant and in insect vector : Key Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Virus Epidemiology Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837534v1</w:t>
+                <w:t xml:space="preserve">hal-02802369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus : Key Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Meeting of the Spanish network BioFiViNet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804163v1</w:t>
+                <w:t xml:space="preserve">hal-02802366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different gene copy number of a multipartite virus in host plant and in insect vector : Key Note</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Virus Epidemiology Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Arusha, Tanzania</w:t>
+              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802369v1</w:t>
+                <w:t xml:space="preserve">hal-01837538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus : Key Note</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Meeting of the Spanish network BioFiViNet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">9. International Symposium on Aphids (9ISA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802366v1</w:t>
+                <w:t xml:space="preserve">hal-02803942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant virus transmission by insect vectors: some unexplored relationship with virus evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
+              <w:t xml:space="preserve">2. Réunion du Réseau Inverness, Métaprogramme INRA GISA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01837538v1</w:t>
+                <w:t xml:space="preserve">hal-02810534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Symposium on Aphids (9ISA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Beijing, China</w:t>
+              <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803942v1</w:t>
+                <w:t xml:space="preserve">hal-01837534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant virus transmission by insect vectors: some unexplored relationship with virus evolution</w:t>
+                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot; within aphid mouth parts, a target to counter aphid attack on plants and virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Réunion du Réseau Inverness, Métaprogramme INRA GISA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint Martin de Londres, France</w:t>
+              <w:t xml:space="preserve">Convention of the grantees of the Grant Challenge Exploration round 8, Agriculture and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810534v1</w:t>
+                <w:t xml:space="preserve">hal-02802030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805809v1</w:t>
+                <w:t xml:space="preserve">hal-01231287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission par vecteur du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
+              <w:t xml:space="preserve">Conférence INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803459v1</w:t>
+                <w:t xml:space="preserve">hal-02802240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector et characterisation of the acrostyle : antibodies library and peptide array approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18955,1529 +18933,1538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission par vecteur du Cauliflower mosaic virus</w:t>
+                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802240v1</w:t>
+                <w:t xml:space="preserve">hal-02802195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmission of Cauliflower mosaic virus by its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231287v1</w:t>
+                <w:t xml:space="preserve">hal-02803553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802195v1</w:t>
+                <w:t xml:space="preserve">hal-01231286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Cauliflower mosaic virus by its aphid vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable gene copy number in a multipartite viral genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803553v1</w:t>
+                <w:t xml:space="preserve">hal-02803090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Seeing the world outside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01231286v1</w:t>
+                <w:t xml:space="preserve">hal-02805807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable gene copy number in a multipartite viral genome</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Michalakis</w:t>
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
+              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803090v1</w:t>
+                <w:t xml:space="preserve">hal-02744944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the world outside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805807v1</w:t>
+                <w:t xml:space="preserve">hal-02804892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
+              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744944v1</w:t>
+                <w:t xml:space="preserve">hal-02802055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">Is it possible to be &amp;quot;better&amp;quot; than wild type TYLCV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Antolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Advances in Plant Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804892v1</w:t>
+                <w:t xml:space="preserve">hal-02805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un virus de plante perçoit la présence de son insecte vecteur et produit immédiatement des &amp;quot; morphes &amp;quot; transmissibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
+              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802055v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it possible to be &amp;quot;better&amp;quot; than wild type TYLCV ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Granier</w:t>
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Plant Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Dublin, Ireland. 1 p</w:t>
+              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805187v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un virus de plante perçoit la présence de son insecte vecteur et produit immédiatement des &amp;quot; morphes &amp;quot; transmissibles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803331v1</w:t>
+                <w:t xml:space="preserve">hal-02805809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the population size of the Cauliflower mosaic virus during host colonisation</w:t>
+                <w:t xml:space="preserve">Dynamics of the effective size of Cauliflower mosaic virus population during host colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Annual meeting of the American Society for Virology (ASV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Américan Society for Virologie (ASV). Minneapolis, USA., Jul 2011, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803681v1</w:t>
+                <w:t xml:space="preserve">hal-02804468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus senses the presence of its insect vector and immediately transmute into a transmissible form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
+              <w:t xml:space="preserve">ESF Exploratory Workshop on Plant-Microbe-Insect interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation (ESF). strasbourg, FRA., Aug 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744831v1</w:t>
+                <w:t xml:space="preserve">hal-02802484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
@@ -20500,929 +20487,942 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the effective size of Cauliflower mosaic virus population during host colonisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Michalakis</w:t>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804468v1</w:t>
+                <w:t xml:space="preserve">hal-02744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus senses the presence of its insect vector and immediately transmute into a transmissible form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Randomness and selection in the emergence of begomovirus recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Antolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF Exploratory Workshop on Plant-Microbe-Insect interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation (ESF). strasbourg, FRA., Aug 2011, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Plant Virus Ecology Network Workshop (PVEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802484v1</w:t>
+                <w:t xml:space="preserve">hal-02807243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness and selection in the emergence of begomovirus recombinants</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Martine Granier</w:t>
+                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Plant Virus Ecology Network Workshop (PVEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807243v1</w:t>
+                <w:t xml:space="preserve">hal-02802500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stochasticité et sélection dans l'émergence de génomes recombinants chez les begomovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Antolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802500v1</w:t>
+                <w:t xml:space="preserve">hal-02803366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochasticité et sélection dans l'émergence de génomes recombinants chez les begomovirus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction : Opening Lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Italian Phytopathology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803366v1</w:t>
+                <w:t xml:space="preserve">hal-02803233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction : Opening Lecture</w:t>
+                <w:t xml:space="preserve">New Horizon in the Research on Plant-Virus-Vector Interaction : Key Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Phytopathology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). Piracicaba, BRA., Jul 2011, Piracicaba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803233v1</w:t>
+                <w:t xml:space="preserve">hal-02807741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Horizon in the Research on Plant-Virus-Vector Interaction : Key Note</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). Piracicaba, BRA., Jul 2011, Piracicaba, Brazil</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Plant Virus Ecology Network (PVEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807741v1</w:t>
+                <w:t xml:space="preserve">hal-02805913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Plant Virus Ecology Network (PVEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805913v1</w:t>
+                <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+                <w:t xml:space="preserve">Dynamics of the population size of the Cauliflower mosaic virus during host colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">30. Annual meeting of the American Society for Virology (ASV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Américan Society for Virologie (ASV). Minneapolis, USA., Jul 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804575v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and nature of recombinant genomes isolated in plants co-infected with two begomoviruses</w:t>
               </w:r>
@@ -21434,51 +21434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Antolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21671,90 +21671,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interplay between a plant virus and the plant host cell that prepares subsequent vector-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Meeting of the Spanish Network of Plant Virology : Reviplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Puerto Santa Maria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21898,51 +21898,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness spectrum of randomly recombined viral genomes</w:t>
+                <w:t xml:space="preserve">Impact de la recombinaison dans l'évolution de la pathogénie du Tomato yellow leaf curl virus (TYLCV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
@@ -21973,755 +21973,755 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod - Understanding emergence of infectious diseases: focus on New Experimental and Theoretical Approaches to Virus Evolution = Maladies infectieuses émergentes : focus sur les nouvelles approches expérimentales et théoriques de l'évolution virale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Roscoff, France</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814750v1</w:t>
+                <w:t xml:space="preserve">hal-02758078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la recombinaison dans l'évolution de la pathogénie du Tomato yellow leaf curl virus (TYLCV)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Granier</w:t>
+                <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758078v1</w:t>
+                <w:t xml:space="preserve">hal-02750750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750750v1</w:t>
+                <w:t xml:space="preserve">hal-02755736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t>
+                <w:t xml:space="preserve">Temps de génération et dynamique d'invasion du CaMV dans une feuille systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t>
+              <w:t xml:space="preserve">12. Rencontres de virologie végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755736v1</w:t>
+                <w:t xml:space="preserve">hal-02757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps de génération et dynamique d'invasion du CaMV dans une feuille systémique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+                <w:t xml:space="preserve">La face cachée du canal commun des stylets maxillaires de puceron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de virologie végétale (RVV)</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757998v1</w:t>
+                <w:t xml:space="preserve">hal-02754044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La face cachée du canal commun des stylets maxillaires de puceron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Towards the characterization of the functional role of the common duct in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
+              <w:t xml:space="preserve">8. International Symposium on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). ITA., Jun 2009, Catania, Italy. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754044v1</w:t>
+                <w:t xml:space="preserve">hal-02752781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the characterization of the functional role of the common duct in aphid stylets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Fitness spectrum of randomly recombined viral genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Symposium on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). ITA., Jun 2009, Catania, Italy. 240 p</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod - Understanding emergence of infectious diseases: focus on New Experimental and Theoretical Approaches to Virus Evolution = Maladies infectieuses émergentes : focus sur les nouvelles approches expérimentales et théoriques de l'évolution virale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752781v1</w:t>
+                <w:t xml:space="preserve">hal-02814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur du Cauliflower mosaic virus (CaMV) dans les stylets de son puceron vecteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22759,103 +22759,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and transmission of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RESISTVIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / ENSAM / CIRAD : Biologie et Génétique des Interactions Plantes / Parasite pour la Protection Intégrée (0385)., Nov 2008, Cadiz, Spain. pp.inc</w:t>
@@ -22878,437 +22878,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754706v1</w:t>
+                <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753629v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23350,90 +23350,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23475,77 +23475,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle cellulaire du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23570,90 +23570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mutants du Cauliflower mosaic virus altérés dans la morphogenèse des corps d'inclusion clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23814,1218 +23814,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752388v1</w:t>
+                <w:t xml:space="preserve">hal-02753775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753775v1</w:t>
+                <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763304v1</w:t>
+                <w:t xml:space="preserve">hal-02759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Etude de la structure génétique intra-arbre d'une population de Plum pox virus (PPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759210v1</w:t>
+                <w:t xml:space="preserve">hal-02763503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la structure génétique intra-arbre d'une population de Plum pox virus (PPV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Labonne</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763503v1</w:t>
+                <w:t xml:space="preserve">hal-02764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalpana Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Journou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764124v1</w:t>
+                <w:t xml:space="preserve">hal-02763704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763704v1</w:t>
+                <w:t xml:space="preserve">hal-02762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+                <w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Mickalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762816v1</w:t>
+                <w:t xml:space="preserve">hal-02764239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764239v1</w:t>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
               </w:r>
@@ -25041,185 +25002,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrés de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763772v1</w:t>
+                <w:t xml:space="preserve">hal-02763368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrés de la S.F.P.</w:t>
+              <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763368v1</w:t>
+                <w:t xml:space="preserve">hal-02763304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du HC-Pro du Lettuce mosaic potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25371,51 +25371,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dipietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25578,77 +25578,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets, which bears receptors of plant viruses – in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -25673,90 +25673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of the Cauliflower mosaic virus aphid transmission protein P2 is involved in both transmission and microtubule interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25837,51 +25837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25917,924 +25917,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Looking for the vector of the latest discovered geminivirus genus, Capulavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801104v1</w:t>
+                <w:t xml:space="preserve">hal-02793349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the vector of the latest discovered geminivirus genus, Capulavirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Galzi</w:t>
+                <w:t xml:space="preserve">Circulative non-propagative transmission in Nanoviruses: an oversimplified view?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793349v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative non-propagative transmission in Nanoviruses: an oversimplified view?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+                <w:t xml:space="preserve">The multiplicity of cellular infection changes depending on the route of cell infection in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801743v1</w:t>
+                <w:t xml:space="preserve">hal-02799131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiplicity of cellular infection changes depending on the route of cell infection in a plant virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799131v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793115v1</w:t>
+                <w:t xml:space="preserve">hal-02801104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 2014</w:t>
+              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Riverside, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793416v1</w:t>
+                <w:t xml:space="preserve">hal-02793159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Riverside, United States. , 2014</w:t>
+              <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793159v1</w:t>
+                <w:t xml:space="preserve">hal-02793416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cauliflower mosaic virus (CaMV) transmission body response: attempts to unravel a mystery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26876,90 +26876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiplicity of cellular infection changes between primary and secondary infected cells during systemic infection by a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27001,77 +27001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27103,221 +27103,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806549v1</w:t>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -27353,368 +27353,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">IVth annual meeting on plant pathogen effectors (Effectome 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+                <w:t xml:space="preserve">hal-02802952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth annual meeting on plant pathogen effectors (Effectome 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 2011</w:t>
+              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802952v1</w:t>
+                <w:t xml:space="preserve">hal-02803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02803228v1</w:t>
+                <w:t xml:space="preserve">hal-02806549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population bottlenecks during the colonisation of different host species by different plant viruses with overlapping host ranges</w:t>
               </w:r>
@@ -27726,51 +27726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28181,51 +28181,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanisms Involved in Non-circulative Virus–Vector Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28289,51 +28289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of virus and host factors during vector-mediated transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28618,51 +28618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Mouanda Sounda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babil Torralba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16091420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00045-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04115340v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eijaz Ahmed Bhat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011086" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas German" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ullman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Dasgupta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Parker" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309412120" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232716v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01692-23" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mansourpour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Abbasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Dizadji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01388-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201453119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-060920-094531" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Manrubia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speakman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Yamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagayama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S.F. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ainslie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01998-19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-virology-010220-063346" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619724v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Trapani" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.02.009" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.11.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982956v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2016.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.07.003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferdinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00453-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2012.08.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Garzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641877v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i4.2356" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Forfert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-135" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;guy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Botalla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2006.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW1Z2C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683068v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Palacios" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676853v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.1.65" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jupin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Celuzza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788151v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784922v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784924v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733523v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dimattia" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733827v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785252v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785605v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786113v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785433v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606356v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795716v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740622v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794246v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794215v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793347v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793345v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793105v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793077v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793630v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793076v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796512v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800993v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802030v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802369v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802366v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810534v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802240v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802195v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803553v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805187v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antolik" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouazza" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803331v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803681v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804468v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802484v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807243v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803366v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803233v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807741v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805913v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812759v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813136v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817761v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814750v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758078v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763503v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466809v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mercey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dipietro" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793349v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799131v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baecker" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814031v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012374410-4.00433-7" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Mouanda Sounda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babil Torralba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16091420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00045-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04115340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eijaz Ahmed Bhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas German" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ullman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Dasgupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Parker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309412120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01692-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mansourpour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Abbasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Dizadji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01388-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201453119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-060920-094531" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Manrubia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speakman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Yamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagayama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S.F. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ainslie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01998-19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-virology-010220-063346" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Trapani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.11.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2016.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.07.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferdinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00453-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2012.08.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Garzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i4.2356" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Forfert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-135" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;guy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Botalla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2006.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW1Z2C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Palacios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676853v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.1.65" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jupin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Celuzza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788151v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733523v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dimattia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733827v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785605v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785252v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786113v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785433v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606356v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785424v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794246v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795716v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740622v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793347v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793077v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793630v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793076v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796512v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800993v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793105v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793345v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802369v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802366v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810534v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802240v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antolik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouazza" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803331v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804468v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807243v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807741v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803681v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812759v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813136v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817761v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758078v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763503v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466809v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mercey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dipietro" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793349v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799131v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baecker" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814031v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012374410-4.00433-7" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>