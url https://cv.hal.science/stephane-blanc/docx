--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1120,295 +1120,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-guided mutagenesis of the capsid protein indicates that a nanovirus requires assembled viral particles for systemic infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome of a bunyavirus cannot be defined at the level of the viral particle but only at the scale of the viral population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Trapani</w:t>
+                <w:t xml:space="preserve">Thomas German</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eijaz Ahmed Bhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+                <w:t xml:space="preserve">Diane Ullman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
+                <w:t xml:space="preserve">Ranjit Dasgupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hoh</w:t>
+                <w:t xml:space="preserve">Maxwell Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1011086. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (48), pp.e2309412120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2309412120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115340v1</w:t>
+                <w:t xml:space="preserve">hal-04313387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of a bunyavirus cannot be defined at the level of the viral particle but only at the scale of the viral population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-guided mutagenesis of the capsid protein indicates that a nanovirus requires assembled viral particles for systemic infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eijaz Ahmed Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranjit Dasgupta</w:t>
+                <w:t xml:space="preserve">Josephine Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxwell Parker</w:t>
+                <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (48), pp.e2309412120. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (1), pp.e1011086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2309412120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1011086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04313387v1</w:t>
+                <w:t xml:space="preserve">hal-04115340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">African army ants at the forefront of virome surveillance in a remote tropical forest</w:t>
               </w:r>
@@ -1877,792 +1877,792 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number variations at the within-host population level modulate gene expression in a multipartite virus</w:t>
+                <w:t xml:space="preserve">Effects of an Alphasatellite on the Life Cycle of the Nanovirus Faba Bean Necrotic Yellows Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mahsa Mansourpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">Alireza Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akbar Dizadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ve/veac058⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (3), pp.e01388-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01388-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03747742v1</w:t>
+                <w:t xml:space="preserve">hal-03625943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of an Alphasatellite on the Life Cycle of the Nanovirus Faba Bean Necrotic Yellows Virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alireza Abbasi</w:t>
+                <w:t xml:space="preserve">Nonconcomitant host-to-host transmission of multipartite virus genome segments may lead to complete genome reconstitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babil Torralba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Akbar Dizadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01388-21⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (32), pp.e2201453119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2201453119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03625943v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Acrostyle Cuticular Proteins in the Retention of an Aphid Salivary Effector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Deshoux</w:t>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aránzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (23), pp.15337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms232315337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03948257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonconcomitant host-to-host transmission of multipartite virus genome segments may lead to complete genome reconstitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene copy number variations at the within-host population level modulate gene expression in a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (32), pp.e2201453119. </w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.veac058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2201453119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ve/veac058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755700v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03747742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect Transmission of Plant Single-Stranded DNA Viruses</w:t>
+                <w:t xml:space="preserve">Unresolved advantages of multipartitism in spatially structured environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-Wei Wang</w:t>
+                <w:t xml:space="preserve">Mark P Zwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelle Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanna Manrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1146/annurev-ento-060920-094531⟩</w:t>
+              <w:t xml:space="preserve">Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ve/veab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158555v1</w:t>
+                <w:t xml:space="preserve">hal-03219672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unresolved advantages of multipartitism in spatially structured environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mark P Zwart</w:t>
+                <w:t xml:space="preserve">Insect Transmission of Plant Single-Stranded DNA Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
+              <w:t xml:space="preserve">Annual Review of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.389-405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ve/veab004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1146/annurev-ento-060920-094531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03219672v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standard calculation methodology for human doubly labeled water studies</w:t>
               </w:r>
@@ -2910,429 +2910,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route of a Multipartite Nanovirus across the Body of Its Aphid Vector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Villegas</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01998-19⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (3), pp.1319-1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569886v1</w:t>
+                <w:t xml:space="preserve">hal-02476627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular Structure Proteomics in the Pea Aphid Acyrthosiphon pisum Reveals New Plant Virus Receptor Candidates at the Tip of Maxillary Stylets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Voisin</w:t>
+                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+                <w:t xml:space="preserve">Faustine Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.9b00851⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476627v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Acquired Nanovirus and Geminivirus Exhibit a Contrasted Localization within Their Common Aphid Vector</w:t>
+                <w:t xml:space="preserve">Route of a Multipartite Nanovirus across the Body of Its Aphid Vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvion</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.299. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (9), pp.e01998-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v12030299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01998-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561749v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Curious Strategy of Multipartite Viruses</w:t>
               </w:r>
@@ -3407,412 +3407,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02981664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cryo-electron microscopy structure of Broad Bean Stain Virus suggests a common capsid assembly mechanism among comoviruses</w:t>
+                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lecorre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stephano Trapani</w:t>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8, pp.e43599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619724v1</w:t>
+                <w:t xml:space="preserve">hal-02082621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicellular way of life for a multipartite virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.43599⟩</w:t>
+              <w:t xml:space="preserve">Bio-protocol </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02082621v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localizing Genome Segments and Protein Products of a Multipartite Virus in Host Plant Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+                <w:t xml:space="preserve">The cryo-electron microscopy structure of Broad Bean Stain Virus suggests a common capsid assembly mechanism among comoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephano Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-protocol </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (23), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 530, pp.75-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21769/BioProtoc.3443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529712v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turnip mosaic virus is a second example of a virus using transmission activation for plant-to-plant propagation by aphids</w:t>
               </w:r>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -4060,840 +4060,847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial overview: Multicomponent viral systems</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircea T Sofonea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01982958v1</w:t>
+                <w:t xml:space="preserve">hal-01847886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small bottleneck size in a highly multipartite virus during a complete infection cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00139-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00139-18⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847886v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial overview: Multicomponent viral systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.vi-ix. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector-transmission of plant viruses and constraints imposed by virus–vector interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+                <w:t xml:space="preserve">Interactions Between Drought and Plant Genotype Change Epidemiological Traits of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Vazquez Rovere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01982956v1</w:t>
+                <w:t xml:space="preserve">hal-02628812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Between Drought and Plant Genotype Change Epidemiological Traits of Cauliflower mosaic virus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Vazquez Rovere</w:t>
+                <w:t xml:space="preserve">Vector-transmission of plant viruses and constraints imposed by virus–vector interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.144-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00703⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02628812v1</w:t>
+                <w:t xml:space="preserve">hal-01982956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, In press (6), pp.1-33. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1744-7917.12469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606347v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drought reduces transmission of Turnip yellows virus, an insect-vectored circulative virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 241, pp.131-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4921,1129 +4928,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The number of target molecules of the amplification step limits accuracy and sensitivity in ultradeep-sequencing viral population studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+                <w:t xml:space="preserve">Proteomic composition of the acrostyle: novel approaches to identify cuticular proteins involved in virus-insect interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00561-17⟩</w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, In press (6), pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1744-7917.12469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604518v1</w:t>
+                <w:t xml:space="preserve">hal-01606347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasting alters aphid probing behaviour but does not universally increase the transmission rate of non-circulative viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo P. P. Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 98 (12), pp 3111-3121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/jgv.0.000971⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water deficit enhances the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (5), pp.e0174398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0174398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of hosts and vectors by plant viruses and impact of the environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Strange Lifestyle of Multipartite Viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cois.2016.05.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (11), pp.e1005819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942595v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Strange Lifestyle of Multipartite Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sicard</w:t>
+                <w:t xml:space="preserve">Manipulation of hosts and vectors by plant viruses and impact of the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005819⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.36-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cois.2016.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942651v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative nonpropagative aphid transmission of nanoviruses: an oversimplified view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+                <w:t xml:space="preserve">Alfalfa Leaf Curl Virus: an Aphid-Transmitted Geminivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roumagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Ferdinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (19), pp.9719-9726. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00780-15⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (18), pp.9683--9688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00453-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635961v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specifics of vector transmission of arboviruses of vertebrates and plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15, pp.27-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coviro.2015.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02633882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfalfa Leaf Curl Virus: an Aphid-Transmitted Geminivirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Ferdinand</w:t>
+                <w:t xml:space="preserve">Circulative nonpropagative aphid transmission of nanoviruses: an oversimplified view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 89 (18), pp.9683--9688. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.00453-15⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 89 (19), pp.9719-9726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.00780-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445150v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Multiplicity of Cellular Infection Changes Depending on the Route of Cell Infection in a Plant Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6092,872 +6128,872 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 89 (18), pp.9665-9675. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jvi.00537-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple functions of viral factories : the example of mosaic virus of cauliflower (Cauliflower mosaic virus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (4), pp.201-210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2014.0572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localizing viruses in their insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.403-425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-phyto-102313-045920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus factories of &amp;lt;em&amp;gt;cauliflower mosaic virus&amp;lt;/em&amp;gt; are virion reservoirs that engage actively in vector transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87 (22), pp.12207-12215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JVI.01883-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant feeding by insect vectors can affect life cycle, population genetics and evolution of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 27 (3), pp.610-622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1365-2435.12070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus responds instantly to the presence of the vector on the host and forms transmission morphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.00183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gronenborn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms3248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early interactions during the encounter of plants, aphids and arboviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6972,894 +7008,894 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virus population bottlenecks during within-host progression and host-to-host transmission</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Circulating Virus Load Determines the Size of Bottlenecks in Viral Populations Progressing within a Host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliza Garzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2012.08.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649205v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulating Virus Load Determines the Size of Bottlenecks in Viral Populations Progressing within a Host</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Virus population bottlenecks during within-host progression and host-to-host transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003009⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (5), pp.546-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2012.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645356v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host cell processes to accomplish mechanical and non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Irons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 249 (3), pp.529-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00709-011-0328-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (3), pp.192-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649392v1</w:t>
+                <w:t xml:space="preserve">hal-02643436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distribution of the phenotypic effects of random homologous recombination between two virus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Forfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4454/jpp.v93i4.2356⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (5), pp.e1002028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641877v1</w:t>
+                <w:t xml:space="preserve">hal-02647631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission d’un complexe : pas si simple. Cas du virus de la mosaïque du chou-fleur</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 93 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4454/jpp.v93i4.2356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643436v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of the phenotypic effects of random homologous recombination between two virus species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Granier</w:t>
+                <w:t xml:space="preserve">VAPA, an innovative “Virus-Acquisition Phenotyping Assay” opens new horizons in research into the vector-transmission of plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1002028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647631v1</w:t>
+                <w:t xml:space="preserve">hal-02649392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New research horizons in vector-transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7878,3095 +7914,3095 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 14 (4), pp.483-491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mib.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Massé</w:t>
+                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aviv Dombrovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 39 (4), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02667711v1</w:t>
+                <w:t xml:space="preserve">hal-02658132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot;: a newly described anatomical structure in aphid stylets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cazevieille</w:t>
+                <w:t xml:space="preserve">Evaluation of the minimal replication time of Cauliflower mosaic virus in different hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod Structure and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.asd.2010.02.005⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 396 (2), pp.238-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02658132v1</w:t>
+                <w:t xml:space="preserve">hal-02667711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A role for plant microtubules in the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (1), pp.135-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2008.03768.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cloning strategy for isolating, genotyping and phenotyping genetic variants of geminiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 5, pp.135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1743-422X-5-135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une protéine clé pour la transmission d'un virus de plante à la pointe des stylets de l'insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 12 (1), pp.70-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/vir.2008.0150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Single-letter Sequencing: a method for simultaneously monitoring numerous known allelic variants in single DNA samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duborjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (85), pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-9-85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large bottleneck size in Cauliflower Mosaic Virus populations during host plant colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.ppat.1000174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Garzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (46), pp.17959-17964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665322v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A protein key to plant virus transmission at the tip of the insect vector stylet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Electron-lucent inclusion bodies are structures specialized for aphid transmission of cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisa Garzo</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0706608104⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (10), pp.2872-2880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83009-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665211v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les pucerons transmettent des maladies virales aux plantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct Viral Populations Differentiate and Evolve Independently in a Single Perennial Host Plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Jridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 80 (5), pp.2349-2357. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.80.5.2349-2357.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioral thermoregulation in a non human primate: effects of age and photoperiod on temperature selection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Aujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Séguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Terrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Botalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Gerontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 41 (8), pp.784-792. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.exger.2006.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Ballut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pugnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular salivation is the mechanism involved in the inoculation of cauliflower mosaic virus by its major vectors Brevicoryne brassicae and Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Palacios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Fereres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Entomological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 98 (6), pp.763-769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Roze</w:t>
+                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Fereres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79 (21), pp.13587-13593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683439v1</w:t>
+                <w:t xml:space="preserve">hal-02678188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Single Amino Acid Position in the Helper Component of Cauliflower Mosaic Virus Can Change the Spectrum of Transmitting Vector Species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+                <w:t xml:space="preserve">Recombination every day: abundant recombination in a virus during a single multi-cellular host infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionnel Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3 (3), pp.389-395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.0030089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.79.21.13587-13593.2005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678188v1</w:t>
+                <w:t xml:space="preserve">hal-02683439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Splicing of Cauliflower mosaic virus 35S RNA serves to downregulate a toxic gene product</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginia Ruiz-Ferrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85 (9), pp.2719-2726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.80029-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie German-Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 278 (26), pp.23761. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M302512200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of geminiviruses in leafhoppers of the genus Cicadulina monitored by conventional and quantitative polymerase chain reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Esperandieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Lett</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Monique Royer</w:t>
+                <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bio Tech International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676853v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial and temporal distribution of geminiviruses in leafhoppers of the genus Cicadulina monitored by conventional and quantitative polymerase chain reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie S. German-Retana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Gall</w:t>
+                <w:t xml:space="preserve">Jean-Michel Lett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio Tech International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 92 (1), pp.65-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO.2002.92.1.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02673236v1</w:t>
+                <w:t xml:space="preserve">hal-02676853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helper component-transcomplementation in the vector transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10981,159 +11017,159 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 92, pp.576-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for phosphorylation and ubiquitinylation of the turnip yellow mosaic virus RNA-dependent RNA polymerase domain expressed in a baculovirus-insect cell system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Héricourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Redeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Jupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 349 (2), pp.417-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11143,203 +11179,203 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of a short non coding viral sequence in bypassing crossprotection in tomato infecting begomoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Balland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Celuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres de Virologie Végétale (RVV 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane BLANC - UMR PHIM, INRAE, Montpellier, France • Sébastien MASSART - Université de Liège, Gembloux, Belgique • Marilyne UZEST - UMR PHIM, INRAE, Montpellier, France • Manuella Van MUNSTER - UMR PHIM, INRAE, Montpellier, France, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the vector-mediated transmission of a betasatellite between different helper begomoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noun Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11367,87 +11403,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Rencontres de virologie végétale (RVV 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des fourmis légionnaires du genre Dorylus dans la caractérisation du virome de l’écosystème forestier tropical et la surveillance active des zoonoses virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,1707 +11528,1707 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international sur les maladies zoonotiques émergentes et réémergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Organisation mondiale de la santé animale (OMSA); Institut Pasteur; Institut de Recherche pour le Développement (IRD); Centre de coopération internationale en recherche agronomique pour le développement (CIRAD), Oct 2023, Mbour, Sénégal. pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle, organ within aphid stylets harboring virus receptors, binds the aphid effector Mp10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Deshoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aranzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is succeeding in superinfection a characteristic of the recombinant TYLCV-IS76?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on ssDNA Viruses (IS3DV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Fallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Trapani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737336v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+                <w:t xml:space="preserve">Gene copy number variation impacts on gene expression in a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Vitalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">10. Workshop in Virus Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786195v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A structural study of potential plant virus receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Fallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of the Cauliflower mosaic virus P2 protein: insight into molecular mechanism of transmission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefano Trapani</w:t>
+                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733927v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number variation impacts on gene expression in a multipartite virus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renaud Vitalis</w:t>
+                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Workshop in Virus Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Pennsylvania, United States</w:t>
+              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786127v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite nanoviruses : benefits and costs of genome segmentation and multi-encapsidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Meeting of the Virology section of the European Association of Potato Research (EAPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lääne-Harju vald, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector transmission of plant viruses</w:t>
+                <w:t xml:space="preserve">Interactions between a circulative non-propagative nanovirus and its aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dimattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual DEBVBD Research Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California. Davies, USA., May 2018, Davis, United States</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784924v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Masson</w:t>
+                <w:t xml:space="preserve">On the mechanisms of circulative non-propagative transmission of nanoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
+              <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP 2018): Plant Health in A Global Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). INT. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787578v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
+                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Ecology GENECO PhD training program Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02784922v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A mulicellular lifestyle for a multipartite virus</w:t>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Congrès national de la Société Française de Microbiologie (SFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Microbiologie (SFM). FRA. American Sorciety for Microbiology (ASM), USA., Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Genome Ecology GENECO PhD training program Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733737v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between a circulative non-propagative nanovirus and its aphid vector</w:t>
+                <w:t xml:space="preserve">Vector transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">Annual DEBVBD Research Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California. Davies, USA., May 2018, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733523v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the mechanisms of circulative non-propagative transmission of nanoviruses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Plant Pathology (ICPP 2018): Plant Health in A Global Economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Plant Pathology (ISPP). INT. The American Phytopathological Society (APS), USA., Jul 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">11. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733827v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire au DSMZ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DSMZ Plant Virus Department. DEU., Feb 2018, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant virus drastically increases the mobility and survival of starving aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13221,1731 +13257,1731 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 ESA, ESC, and ESBC Joint Annual Meeting (Entomology 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Entomological Society of America (ESA). USA., Nov 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603150v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative non-propagative transmission by insect vectors : nanovirus project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2017, Colmar, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786113v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus increases mobility and survival of its starving aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
+              <w:t xml:space="preserve">Virus Evolution Workshop Virus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789040v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle – organe des stylets de puceron qui porte les récepteurs de virus de plante – dans les interactions plante-insecte</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circulative non-propagative transmission by insect vectors : nanovirus project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Printemps de Baillarguet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Montferrier-Sur-Lez, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA). FRA., Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785421v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus increases mobility and survival of its starving aphid vectors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Arafah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution Workshop Virus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, State College, United States</w:t>
+              <w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785433v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1: a putative receptor of Cauliflower mosaic virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Knockdown of cuticular transcripts in aphids: the ups and downs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nougonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607835v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Route of a multipartite nanovirus within its aphid vector</w:t>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606356v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Route of a multipartite nanovirus within its aphid vector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires de l’IFR Biologie Intégrative et Ecologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785424v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Anniversary of the Cell and Molecular research Center of Costa Rica. 2017/10/18,, Costa Rica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of San José. San José, CRI., Oct 2018, San José, Costa Rica</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785425v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the proteomic composition of the acrostyle through novel methods and the identification of cuticular proteins available for viral binding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">45. Anniversary of the Cell and Molecular research Center of Costa Rica. 2017/10/18,, Costa Rica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of San José. San José, CRI., Oct 2018, San José, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607464v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange lifestyle of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie et Génétique des Interactions Plante-Parasite (0385)., Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">Séminaires de l’IFR Biologie Intégrative et Ecologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603038v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Arafah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle des protéines cuticulaires de l’acrostyle dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Ndougonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lifestyle of a multipartite virus challenges major paradigms in Virology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Di Mattia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14960,681 +14996,681 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod «questions ouvertes sur l’écologie et l’évolution des maladies infectieuses : de la recherche fondamentale à la médecine évolutive»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Jacques Monod. FRA., Oct 2017, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02785430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
+                <w:t xml:space="preserve">Vector transmission : Commonalities and specificities in plant and animal viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
+              <w:t xml:space="preserve">6. European Congress in Virology (ECV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society for Virology., Oct 2016, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794780v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
+              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603572v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector transmission : Commonalities and specificities in plant and animal viruses</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A pluricellular way of life for nanoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. European Congress in Virology (ECV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society for Virology., Oct 2016, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">8. International Geminivirus Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, New-Delhi, India. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794246v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets which bears receptors of plant viruses – in plant-aphid interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A pluricellular way of life for multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Network in “Insect Science” Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, La Colle-sur-Loup, France</w:t>
+              <w:t xml:space="preserve">Institut Pasteur &amp; Institut Curie Post-doc and PhD retreat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Branville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604019v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-stress can enhance the transmission of plant viruses by insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Dader Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell communication may allow unconventional way of life for multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : New Frontiers in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centro de Biotecnologia y Genomica de Plantas - Centre for Plant Biotechnology and Genomics (CBGP). ESP., Jun 2017, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmitted plant viruses can affect performances of starving aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15663,1049 +15699,1049 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The enigmatic biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire de l’UMR BPMP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793116v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Michalakis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">André Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794536v1</w:t>
+                <w:t xml:space="preserve">hal-02794212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Evolution Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, State College, United States</w:t>
+              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794244v1</w:t>
+                <w:t xml:space="preserve">hal-02794213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+                <w:t xml:space="preserve">Transmission activation durch vektoraktivität, ein generelles phänomen?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. National Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">47. Jahrestreffen des Arbeitskreises “Viruskrankheiten der Pflanzen“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02794778v1</w:t>
+                <w:t xml:space="preserve">hal-02793116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The enigmatic biology of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipartite viruses: a decentralized mode of functioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de l’UMR BPMP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). Montpellier, FRA., Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793347v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the acrostyle, organ recently discovered at the tip of aphid maxillary stylets involved in plant virus transmission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society of Experimental Biology annual meeting (SEB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society of Experimental Biology (SEB)., Jun 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Virus Evolution Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, State College, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794213v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stylin-1, the first protein located in the acrostyle and its role in non-circulative virus transmission by aphids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">André Padilla</w:t>
+                <w:t xml:space="preserve">New concepts in the biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">13. National Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794212v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle within aphid’s stylets: role in plant virus transmission and in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Université de Californie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses in plants and intercellular communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16720,1502 +16756,1502 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Congress of Plant Molecular Biology. IPMB 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Iguaçu, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus is a long life potion for aphid vectors</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine Lai-Kee-Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trapani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794215v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of the protein P2, the aphid transmission factor of the cauliflower mosaic virus. Rencontres de Virologie Végétale (RVV). 15, 2015/01/18-22, Aussois, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus is a long life potion for aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Rencontres de virologie végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">8. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739479v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current view and future prospects in the transmission of viruses by insect vectors</w:t>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">2. IMHE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793077v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene copy number variations during the life cycle of a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. IMHE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793630v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multipartite viruses replicate different parts of their genetic information in different cells of the host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l’UMR PVBMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Saint Pierre, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number variations during the life cycle of a multipartite virus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current view and future prospects in the transmission of viruses by insect vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Roscoff, France</w:t>
+              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794394v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical circulative non-propagative transmission may not apply to the transmission of nano viruses by aphid vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Stéphanie Vernerey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of California Riverside (UCR). Riverside, USA., Jun 2014, California, United States</w:t>
+              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796512v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The question of modularity in the genome of multipartite viruses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Congress of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Microbiological Societies (IUMS). Montréal, CAN., Jul 2014, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">11. Australian Plant Virology Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Plant Pathology Society (APPS). Ames, AUS., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794789v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The strange biology of multipartite viruses</w:t>
+                <w:t xml:space="preserve">Canonical circulative non-propagative transmission may not apply to the transmission of nano viruses by aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Australian Plant Virology Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Plant Pathology Society (APPS). Ames, AUS., Aug 2014, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of California Riverside (UCR). Riverside, USA., Jun 2014, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793343v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of viral transmission induced by vector action on a host: a general phenomenon?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation du nombre de copies des gènes lors du cycle de vie d’un virus multipartite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plant virus can sense environmental cues through the sensory system of its host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du labex ECOFECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virus can use the sensing system of its host plant to perceive and react to the presence of insect vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Australian Plant Virology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Australian Plant Pathology Society (APPS). AUS., Aug 2014, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Receptors of non-circulative viruses in their insect vectors : Cucumber mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different gene copy number of a multipartite virus in host plant and in insect vector : Key Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Virus Epidemiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus : Key Note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Meeting of the Spanish network BioFiViNet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to know when it is time for transmission ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18230,100 +18266,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop : Green viruses, frome gene to landscape</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Hyères-les-Palmiers, France. 129 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18338,1157 +18374,1157 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Symposium on Aphids (9ISA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant virus transmission by insect vectors: some unexplored relationship with virus evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Réunion du Réseau Inverness, Métaprogramme INRA GISA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint Martin de Londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauliflower mosaic virus uses the host sensory system for instantaneous transmission by an insect vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétale (RVV 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;acrostyle&amp;quot; within aphid mouth parts, a target to counter aphid attack on plants and virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convention of the grantees of the Grant Challenge Exploration round 8, Agriculture and Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231287v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission par vecteur du Cauliflower mosaic virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable gene copy number in a multipartite viral genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802240v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector et characterisation of the acrostyle : antibodies library and peptide array approaches</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+                <w:t xml:space="preserve">Seeing the world outside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Réunion annuelle du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803358v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene copy number is differentially regulated in a multipartite virus</w:t>
+                <w:t xml:space="preserve">Transmission of Cauliflower mosaic virus by its aphid vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802195v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of Cauliflower mosaic virus by its aphid vector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DSMZ, Josef Khun Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803553v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+                <w:t xml:space="preserve">Identification of the Cauliflower mosaic virus receptor in its insect vector et characterisation of the acrostyle : antibodies library and peptide array approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">5. Réunion annuelle du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01231286v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable gene copy number in a multipartite viral genome</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La transmission par vecteur du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31. Annual meeting of the American Society for Virology (ASV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Madison, United States</w:t>
+              <w:t xml:space="preserve">Conférence INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803090v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the world outside</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus prepares its transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805807v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01231287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19503,100 +19539,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congreso de la Sociedad Española de Fitopatología (SEF). Congrès Annuel de la Société Espagnole de Phytopathologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Malaga, Spain. 416 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CaMV uses the host sensory system for instantaneous transmission by an insect vector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19624,100 +19660,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Réunion Réseau BAPOA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19732,113 +19768,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. International Congress of Entomology. ICE 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Daigu, North Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it possible to be &amp;quot;better&amp;quot; than wild type TYLCV ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Antolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Bouazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19857,1386 +19893,1386 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dublin, Ireland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un virus de plante perçoit la présence de son insecte vecteur et produit immédiatement des &amp;quot; morphes &amp;quot; transmissibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées Francophones de Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
+              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803459v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do non-circulative plant viruses sense the arrival of the aphid vector ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross talks between plant and insects can be perceived by infecting viruses : putative ecological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Congress on Molecular Plant-Microbe Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Molecular Plant-Microbe Interactions (IS-MPMI). Saisissez le nom du laboratoire, du service ou du département., Saint-Paul, INT., Jul 2012, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">Meeting Plant-microbe-insect interactions: from molecular mechanisms to ecological implications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baeza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805809v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the effective size of Cauliflower mosaic virus population during host colonisation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Michalakis</w:t>
+                <w:t xml:space="preserve">Randomness and selection in the emergence of begomovirus recombinants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Antolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">4. Plant Virus Ecology Network Workshop (PVEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804468v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plant virus senses the presence of its insect vector and immediately transmute into a transmissible form</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESF Exploratory Workshop on Plant-Microbe-Insect interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Science Foundation (ESF). strasbourg, FRA., Aug 2011, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802484v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Giral</w:t>
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802554v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Apport de la biologie structurale dans la compréhension de la transmission d'un virus de plante par un insecte vecteur; structure tridimensionnelle de la protéine P3 du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 122 p</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744831v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randomness and selection in the emergence of begomovirus recombinants</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A plant virus senses the presence of its insect vector and immediately transmute into a transmissible form</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Plant Virus Ecology Network Workshop (PVEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">ESF Exploratory Workshop on Plant-Microbe-Insect interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Science Foundation (ESF). strasbourg, FRA., Aug 2011, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807243v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle du corps clair dans la transmission du virus de la mosaïque du chou-fleur (CaMV) par pucerons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+                <w:t xml:space="preserve">Dynamics of the effective size of Cauliflower mosaic virus population during host colonisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biologie du Fruit et Pathologie (1332)., Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802500v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochasticité et sélection dans l'émergence de génomes recombinants chez les begomovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Antolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New horizon in the research on plant-virus-vector interaction : Opening Lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Phytopathology Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Horizon in the Research on Plant-Virus-Vector Interaction : Key Note</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). Piracicaba, BRA., Jul 2011, Piracicaba, Brazil</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Plant Virus Ecology Network (PVEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02807741v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Horizon in the Research on Plant-Virus-Vector Interaction : Key Note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Plant Virus Ecology Network (PVEN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidade de Sao Paulo (USP). Piracicaba, BRA., Jul 2011, Piracicaba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805913v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21264,1045 +21300,1045 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the population size of the Cauliflower mosaic virus during host colonisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Annual meeting of the American Society for Virology (ASV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Américan Society for Virologie (ASV). Minneapolis, USA., Jul 2011, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and nature of recombinant genomes isolated in plants co-infected with two begomoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Antolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5è Rencontre Evolution Virale (REV 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can a plant virus &amp;quot;sense&amp;quot; the feeding of its insect vector on the infected plant and immediately relocate within the cell and increase its chances of acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on Plant Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Istituto di Virologia Vegetale. Torino, ITA., Jun 2010, Fenestrelle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Circulative Vector-Transmission of a Plant Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of the Center for Vectored Disease Research (CVDR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Riverside, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular interplay between a plant virus and the plant host cell that prepares subsequent vector-transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claus Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Meeting of the Spanish Network of Plant Virology : Reviplant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Puerto Santa Maria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of the phenotypic effects of random homologous recombination between two plant virus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Ardmore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la recombinaison dans l'évolution de la pathogénie du Tomato yellow leaf curl virus (TYLCV)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Granier</w:t>
+                <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758078v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Cauliflower mosaic virus “sense” the presence of its aphid vector?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750750v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact de la recombinaison dans l'évolution de la pathogénie du Tomato yellow leaf curl virus (TYLCV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cica Urbino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t>
+              <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755736v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps de génération et dynamique d'invasion du CaMV dans une feuille systémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22317,277 +22353,277 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de virologie végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La face cachée du canal commun des stylets maxillaires de puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the characterization of the functional role of the common duct in aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Symposium on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Catania (UniCT). ITA., Jun 2009, Catania, Italy. 240 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness spectrum of randomly recombined viral genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22595,931 +22631,931 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod - Understanding emergence of infectious diseases: focus on New Experimental and Theoretical Approaches to Virus Evolution = Maladies infectieuses émergentes : focus sur les nouvelles approches expérimentales et théoriques de l'évolution virale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur du Cauliflower mosaic virus (CaMV) dans les stylets de son puceron vecteur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes Associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tubulin and transmission of Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouk Zancarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RESISTVIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR UMR INRA / ENSAM / CIRAD : Biologie et Génétique des Interactions Plantes / Parasite pour la Protection Intégrée (0385)., Nov 2008, Cadiz, Spain. pp.inc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753629v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754654v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du récepteur d'un virus non-circulant chez son insecte vecteur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Candresse</w:t>
+                <w:t xml:space="preserve">Determination of replication cycle duration of Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
+              <w:t xml:space="preserve">Advances in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Greenwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754706v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of cauliflower mosaic virus (CAMV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
+                <w:t xml:space="preserve">Is tubulin involved in vector transmission of CaMV ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International Congress on Molecular Plant-Microbe Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753574v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cauliflower mosaic virus utilise les microtubules pour permettre la formation d'un corps d'inclusion spécialisé dans la transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest-Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cycle cellulaire du Cauliflower mosaic virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23534,1781 +23570,1781 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mutants du Cauliflower mosaic virus altérés dans la morphogenèse des corps d'inclusion clairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Massé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations virales sont-elles soumises à des forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mickalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-lucent inclusion bodies are essential for Cauliflower mosaic virus vector-transmission: identification of mutants impaired in different stages of their formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Khelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Journou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalpana Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport of viral components by the microtubule cytoskeleton is essential for the formation of transmission-specific inclusion bodies of Cauliflower mosaic virus (CaMV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759210v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la structure génétique intra-arbre d'une population de Plum pox virus (PPV)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerard Labonne</w:t>
+                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arenzazu Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugénie Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763503v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+                <w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Journou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Gargani</w:t>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Mickalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764124v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoires pour la transmission par vecteur</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Plisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Journou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Rémy Froissart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congrès de la S.F.P.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763704v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la spécificité de l’interaction entre le CaMV et les pucerons vecteurs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto Ferreres</w:t>
+                <w:t xml:space="preserve">Rôle de la tubuline dans la morphogenèse spécifique de deux types de corps d'inclusion viraux intracellulaires provoqués par l'infection avec le Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762816v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannis Mickalakis</w:t>
+                <w:t xml:space="preserve">Etude de la structure génétique intra-arbre d'une population de Plum pox virus (PPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Jridi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marie-Jeanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764239v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude structurale du complexe P3: virion du Cauliflower mosaic virus par cryo-microscopie électronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Dumas</w:t>
+                <w:t xml:space="preserve">Le Cauliflower mosaic virus développe des corps d’inclusion spécialisés et obligatoire pour la transmission par vecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Khelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Journou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764093v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrés de la S.F.P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un acide aminé dans le helper du CAMV contrôle la spécifité de transmission par insecte vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugénie Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ferreres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. congrés de la S.F.P</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02763304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale du HC-Pro du Lettuce mosaic potyvirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie German Retana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de virologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2003, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25318,78 +25354,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Aphid-transmision of Nanoviruses involves an atypical Helper Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Dipietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25421,73 +25457,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Virologie Végétale 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of risk posed by betasatellites on vegetable crops in the Mediterranean Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25496,133 +25532,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noun Fouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on ssDNA Viruses (IS3DV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the role of the acrostyle – organ within aphid stylets, which bears receptors of plant viruses – in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25637,113 +25673,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of the Cauliflower mosaic virus aphid transmission protein P2 is involved in both transmission and microtubule interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Then</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrick Malouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25762,113 +25798,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-acquisition starvation does not increase the transmission rate of cucumber mosaic virus (cmv) by aphis gossypii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25887,570 +25923,570 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. International plant virus epidemiology symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Avignon, France. 165 p., 2016, Building bridges between disciplines for sustainable management of plant virus diseases. IPVE 2016. Programme and abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking for the vector of the latest discovered geminivirus genus, Capulavirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Galzi</w:t>
+                <w:t xml:space="preserve">Circulative non-propagative transmission in Nanoviruses: an oversimplified view?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793349v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulative non-propagative transmission in Nanoviruses: an oversimplified view?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+                <w:t xml:space="preserve">Looking for the vector of the latest discovered geminivirus genus, Capulavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bernardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferdinand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Galzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801743v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiplicity of cellular infection changes depending on the route of cell infection in a plant virus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Ducousso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claus Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799131v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New cDNA Library Screening Strategy Based on a Proximity Ligation Assay to Identify Protein Interactions in Vivo</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The multiplicity of cellular infection changes depending on the route of cell infection in a plant virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pirolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Baecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Michalakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793115v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of pre-acquisition starvation on aphid transmission of non-circulative viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26465,600 +26501,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Aussois, France. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+                <w:t xml:space="preserve">The cauliflower mosaic virus (CaMV) transmission body response: attempts to unravel a mystery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Then</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrick Malouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riverside, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793159v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the Acrostyle, an organ present at the tip of aphid maxillary stylets involved in non-circulative virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Congress of Entomology (ECE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, York, United Kingdom. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cauliflower mosaic virus (CaMV) transmission body response: attempts to unravel a mystery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+                <w:t xml:space="preserve">Is the Acrostyle of aphid stylets a universal transport device for non-circulative viruses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Hemipteran-Plant Interactions Symposium. HPIS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Riverside, United States. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799907v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The multiplicity of cellular infection changes between primary and secondary infected cells during systemic infection by a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pirolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences Jacques Monod: « From emerging to pandemic viruses: Interplay between host ecology and viral evolution »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Roscoff, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do viruses sense their vector ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27073,1091 +27109,1091 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Rencontres de Virologie Végétales (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Aussois, France. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
+              <w:t xml:space="preserve">IVth annual meeting on plant pathogen effectors (Effectome 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805814v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Drucker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
+              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804027v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What has the acrostyle - a newly described organ at the tip of the maxillary stylets - to do with plant/insect interactions ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVth annual meeting on plant pathogen effectors (Effectome 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Montpellier, France. , 2011</w:t>
+              <w:t xml:space="preserve">1. International SFB796 Conference : Mechanisms of Host Cell Manipulation : From Plants to Humans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Bamberg, Germany. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02802952v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Cauliflower mosaic virus transmission body</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Cauliflower mosaic virus uses the plant host cell to sense the aphid vector and optimise Its own transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Martinière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Martiniere</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lautredou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Botanical Microscopy Meeting of The Royal Microscopic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2011 Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803228v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission des virus non-circulants à partir des protoplastes infectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Luc Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Martiniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bagnolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres de Virologie Végétale (RVV 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Aussois, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population bottlenecks during the colonisation of different host species by different plant viruses with overlapping host ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Advances in Plant Virology, Joint meeting of the Dutch Circle of Plant Virologist and ABB-Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Warwick, United Kingdom. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel cloning strategy for isolating, genotyping and phenotyping genetic variants of geminiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cica Urbino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Peterschmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12è Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France. pp.51, 2009, 12è Rencontres de Virologie Végétale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single or multiple infections of host cells: causes and consequences for plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on plant virology : Suppression &amp; Circumvention of Host Defence by Plant Virus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Haikko, Finland. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations virales sont-elles soumises à de forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Évolution Virale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Montpellier, France. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28167,311 +28203,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Mechanisms Involved in Non-circulative Virus–Vector Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-Mediated Transmission of Plant Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APS Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 510 p., 2016, 978-0-89054-516-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functions of virus and host factors during vector-mediated transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Drucker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Plant Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caister Academic Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 978-1-904455-75-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector transmission of plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, 2008, 978-0-12-374410-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-012374410-4.00433-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId548"/>
+      <w:footerReference w:type="default" r:id="rId551"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -28618,51 +28654,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Mouanda Sounda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babil Torralba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16091420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00045-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04115340v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eijaz Ahmed Bhat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011086" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313387v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas German" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ullman" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Dasgupta" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Parker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309412120" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01692-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625943v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mansourpour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Abbasi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Dizadji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01388-21" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755700v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201453119" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-060920-094531" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219672v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Johnson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Manrubia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speakman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Yamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagayama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S.F. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ainslie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569886v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01998-19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-virology-010220-063346" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Trapani" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.02.009" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982958v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.11.009" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982956v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.005" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942595v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2016.05.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.07.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445150v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferdinand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00453-15" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507540v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-15" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649205v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2012.08.001" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645356v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Garzo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003009" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641877v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i4.2356" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647631v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuillaume" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Forfert" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661625v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-135" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;guy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Botalla" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2006.06.001" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW1Z2C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683068v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Palacios" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676853v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.1.65" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670822v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jupin" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959408v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Celuzza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964048v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788151v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784924v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784922v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733523v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dimattia" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733827v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785605v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785252v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786113v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785433v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606356v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785424v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785425v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794246v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795716v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740622v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793347v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794215v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793077v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793630v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793076v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796512v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793343v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800993v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793105v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793345v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802369v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802366v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810534v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802030v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802240v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803553v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805187v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antolik" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouazza" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803331v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804468v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807243v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803366v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803233v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807741v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805913v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803681v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816357v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812759v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813136v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817761v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758078v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814750v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763503v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466809v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mercey" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dipietro" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964062v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793349v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799131v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baecker" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794867v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813603v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814031v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012374410-4.00433-7" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166174v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Gal&#225;n-Cubero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Plaza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hernando" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aab.70028" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246494v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Blondet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amour Mouanda Sounda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fritz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Filloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1013141" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04596876v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530978v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babil Torralba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veae010" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530963v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lia Bonnamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Brousse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pirolles" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011973" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04767104v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noun Fouad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Granier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;baud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cica Urbino" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v16091420" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villegas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mathieu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.00287-24" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677327v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44298-024-00045-1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313387v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas German" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Ullman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjit Dasgupta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Parker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2309412120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04115340v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eijaz Ahmed Bhat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai Kee Him" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hoh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011086" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Reggiardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Claude" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.249" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Di Mattia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.258" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01692-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04094116v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Verdier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Chesnais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1011161" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03625943v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahsa Mansourpour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Abbasi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Dizadji" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01388-21" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755700v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2201453119" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03747742v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ravel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Vitalis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac058" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219672v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P Zwart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelle Johnson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Manrubia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veab004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03158555v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Wei Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-ento-060920-094531" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speakman" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosuke Yamada" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Sagayama" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S.F. Berman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Ainslie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xcrm.2021.100203" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129750v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourdier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ka" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie-Anne Nazare" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2020.11.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476627v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Voisin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.9b00851" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Ryckebusch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Vernerey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12030299" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01998-19" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981664v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-virology-010220-063346" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02082621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sicard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.43599" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02529712v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.3443" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619724v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecorre" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Lai-Kee-Him" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephano Trapani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2019.02.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02478112v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Berthelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ducousso" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Macia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bogaert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Baecker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01822-18" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185868v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martiniere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morisset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45904-7" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01847886v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea T Sofonea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00139-18" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982958v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.11.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK0P9L07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628812v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Berges" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vile" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Vazquez Rovere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00703" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01982956v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.08.005" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65ND6HSB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00561-17" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2017.07.009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606347v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1744-7917.12469" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604149v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Dader Alonso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Fereres" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174398" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624796v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo P. P. Almeida" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000971" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03145993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005819" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942595v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cois.2016.05.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSFPTLDQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445150v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roumagnac" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bernardo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ferdinand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00453-15" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633882v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2015.07.003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635961v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Zeddam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez-Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00780-15" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507540v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00537-15" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Martini&#232;re" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0572" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635201v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest-Bonhomme" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-phyto-102313-045920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645441v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrick Malouvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01883-13" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653007v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.12070" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837535v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lautredou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.00183" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646650v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Timchenko" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gronenborn" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3248" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641825v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645356v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliza Garzo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003009" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649205v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2012.08.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646779v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-011-0328-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-63BBWCK3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643436v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647631v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vuillaume" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Forfert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002028" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641877v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4454/jpp.v93i4.2356" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649392v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnolini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Jridi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023241" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643290v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2011.07.008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GN3XTFM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658132v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aviv Dombrovsky" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cazevieille" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asd.2010.02.005" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FMS1923Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667711v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Khelifa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Mass&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.09.032" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088280v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2008.03768.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661625v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Peterschmitt" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422X-5-135" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657741v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2008.0150" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie H&#233;brard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Garzo" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0706608104" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665322v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Journou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Krishnan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83009-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654138v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663726v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marie-Jeanne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.80.5.2349-2357.2006" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111029v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Aujard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud S&#233;guy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Terrien" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Botalla" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exger.2006.06.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XMW1Z2C7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683068v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Palacios" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/0013-8746(2005)098[0763:ISITMI]2.0.CO;2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Moreno" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.79.21.13587-13593.2005" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683439v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Galibert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.0030089" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683349v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Ruiz-Ferrer" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80029-0" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676853v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lett" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hippolyte" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Royer" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.1.65" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670822v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696096v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois H&#233;ricourt" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Redeker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jupin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959408v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Jammes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Balland" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Celuzza" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04957674v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994411v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric M. Leroy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964048v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733927v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Fallet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ancelin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786127v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737863v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788151v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733523v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dimattia" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733827v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733737v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784922v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784924v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785605v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785252v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785421v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607835v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785433v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786113v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603150v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nougonna" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603038v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606356v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607464v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785425v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785424v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784939v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Ndougonna" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785430v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794246v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604019v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603572v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794780v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744217v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fereres" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795716v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740622v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793347v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794212v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Padilla" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794213v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793116v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Martin Drucker" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Then" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Ducousso" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794536v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Michalakis" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794244v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794778v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797252v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Almeida" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794251v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739479v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trapani" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794215v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793630v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794394v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793076v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793077v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794789v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793343v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796512v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800993v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793105v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793345v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804163v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802369v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802366v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837538v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803942v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810534v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837534v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802030v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802195v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803090v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805807v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803553v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231286v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803358v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802240v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231287v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744944v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804892v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802055v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805187v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Antolik" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Bouazza" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803331v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805809v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803459v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807243v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802500v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744831v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802554v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giral" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802484v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804468v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803366v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803233v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805913v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807741v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803681v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816357v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812759v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813136v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812015v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817761v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750750v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758078v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754044v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752781v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814750v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166356v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817848v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753574v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754706v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ferreres" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754654v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753629v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753635v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752097v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755511v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753775v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752388v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763704v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762816v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764093v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dumas" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759210v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763503v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764124v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763304v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761464v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thomas" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466809v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mercey" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dipietro" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964062v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605886v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605924v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740217v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jimenez" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreno" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801743v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793349v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferdinand" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Galzi" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793115v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799131v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baecker" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801104v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799907v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793416v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793159v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794867v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807038v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802952v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803228v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804027v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805814v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806549v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813603v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753516v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797663v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.apsnet.org/apsstore/shopapspress/Pages/45164.aspx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807544v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/42832.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814031v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-012374410-4.00433-7" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>