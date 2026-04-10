--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blancard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical material and regional inequality: Material demand under diverging decarbonization pathways in China’s power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueting Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108542. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital financial inclusion and green growth: analysis of Chinese agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tianyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Kaixuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (46), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2257038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiernobocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling technical efficiency of horticulture farming in Kosovo: An application of data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nol Krasniqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Gjokaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ottaviani Aalmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/bae-14693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use through optimal reallocation at different spatial scales: The case of French arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Kahindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 à 11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Environmental Total Factor Productivity Evolution in European Agricultural Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Baležentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.483-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/deci.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of agriculture on the structural economic vulnerability of small island spaces: Assessment using DEA based composite indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2020.1795071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of energy vulnerability in Small Island Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Genave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du pouvoir de vote des communes au sein des communautés d'agglomération de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lepelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Small Island Developing States more Economically Vulnerable than Other Developing Countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.117--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gains from specialization and diversification further to the reorganization of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.60--68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (67), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency measurement in agriculture with imprecise energy content information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.198-208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the right compromise between productivity and environmental efficiency on high input tropical dairy farms: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'éco-efficience du secteur laitier réunionnais : confrontation des objectifs productiviste et environnementaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficience éco-environnementale des exploitations laitières réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bertrand Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (334), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sustainable human development indicator for small island developing states: A reappraisal from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.623--635. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Challan-Belval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2010.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the new formulation of the United Nations' human development index: an empirical view from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.989-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for nominal convergence in the Central American area: evidence from panel data unit-root tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (11), pp.1171--1174. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504850701367148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the Role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short -and long- run credit constraints in French agriculture: a directional distance function framework using expenditure-constrained profit functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00863.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-Run Credit Constraints in French Agriculture: A Directional Distance Function Framework Using Expenditure-Constrained Profit Functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 ((2)), pp.351-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité agricole et rattrapage technologique : le cas des exploitations de grandes cultures du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de travail du LEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 - 13, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Influence des Contraintes de Financement de Court Terme sur le Profit des Exploitations Agricoles : une Approche Non Paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience technique et environnementale des élevages bovins laitiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité des entreprises réunionnaises : une approche par les fonctions de distance », Colloque « La compétitivité de l’économie réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMOI : « La compétitivité de l’économie réunionnaise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth european Worshop on Efficiency and productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées de microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Production agricole et préservation des espaces naturels : entre conflit et compatibilité d’objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.63-72, 2016, 9782759225156. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation touristique et vulnérabilité : Réalités et enjeux pour le développement soutenable des petits territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229--254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of agriculture for economic vulnerability of small island spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. School of Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can allocative inefficiency reveal risk preference ? An empirical investigation on French wheat farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crainich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cnrs Lem Lille Economie & Management Umr 8179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des entreprises viticoles bourguignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil régional de Bourgogne. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières, changements structurels et exigences environnementales : La performance des agriculteurs à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Perpignan Via Domitia, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blancard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical material and regional inequality: Material demand under diverging decarbonization pathways in China’s power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueting Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108542. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital financial inclusion and green growth: analysis of Chinese agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tianyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Kaixuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (46), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2257038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiernobocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling technical efficiency of horticulture farming in Kosovo: An application of data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nol Krasniqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Gjokaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ottaviani Aalmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/bae-14693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use through optimal reallocation at different spatial scales: The case of French arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Kahindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 à 11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Environmental Total Factor Productivity Evolution in European Agricultural Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Baležentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.483-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/deci.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of agriculture on the structural economic vulnerability of small island spaces: Assessment using DEA based composite indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2020.1795071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of energy vulnerability in Small Island Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Genave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du pouvoir de vote des communes au sein des communautés d'agglomération de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lepelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Small Island Developing States more Economically Vulnerable than Other Developing Countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.117--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gains from specialization and diversification further to the reorganization of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.60--68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (67), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency measurement in agriculture with imprecise energy content information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.198-208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the right compromise between productivity and environmental efficiency on high input tropical dairy farms: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficience éco-environnementale des exploitations laitières réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bertrand Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (334), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sustainable human development indicator for small island developing states: A reappraisal from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.623--635. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'éco-efficience du secteur laitier réunionnais : confrontation des objectifs productiviste et environnementaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Challan-Belval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2010.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the new formulation of the United Nations' human development index: an empirical view from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.989-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for nominal convergence in the Central American area: evidence from panel data unit-root tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (11), pp.1171--1174. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504850701367148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the Role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-Run Credit Constraints in French Agriculture: A Directional Distance Function Framework Using Expenditure-Constrained Profit Functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 ((2)), pp.351-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité agricole et rattrapage technologique : le cas des exploitations de grandes cultures du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de travail du LEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 - 13, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short -and long- run credit constraints in French agriculture: a directional distance function framework using expenditure-constrained profit functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00863.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Influence des Contraintes de Financement de Court Terme sur le Profit des Exploitations Agricoles : une Approche Non Paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience technique et environnementale des élevages bovins laitiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité des entreprises réunionnaises : une approche par les fonctions de distance », Colloque « La compétitivité de l’économie réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMOI : « La compétitivité de l’économie réunionnaise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth european Worshop on Efficiency and productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées de microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Production agricole et préservation des espaces naturels : entre conflit et compatibilité d’objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.63-72, 2016, 9782759225156. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation touristique et vulnérabilité : Réalités et enjeux pour le développement soutenable des petits territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229--254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of agriculture for economic vulnerability of small island spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. School of Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can allocative inefficiency reveal risk preference ? An empirical investigation on French wheat farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crainich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cnrs Lem Lille Economie & Management Umr 8179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des entreprises viticoles bourguignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil régional de Bourgogne. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières, changements structurels et exigences environnementales : La performance des agriculteurs à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Perpignan Via Domitia, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05318202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tianyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Kaixuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2257038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nol Krasniqi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blancard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Gjokaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bale&#382;entis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1795071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91NJB2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Boussemart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052760v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boussemart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph Boussemart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flahaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Lefer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644557v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Flahaut" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243423v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.10.016" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2010.148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850701367148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668942v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00863.x" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7270EF0C44796D165552C6A283B202D782F46C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211159v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489864v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664089v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debruyne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487149v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660809v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03167900v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0063" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. School of Management" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 8179 Lem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cnrs Lem Lille Economie &amp; Management Umr 8179" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05318202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tianyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Kaixuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2257038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nol Krasniqi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blancard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Gjokaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bale&#382;entis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1795071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91NJB2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Boussemart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph Boussemart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flahaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Lefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Flahaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.10.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boussemart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2010.148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850701367148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debruyne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00863.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7270EF0C44796D165552C6A283B202D782F46C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03167900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. School of Management" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 8179 Lem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cnrs Lem Lille Economie &amp; Management Umr 8179" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>