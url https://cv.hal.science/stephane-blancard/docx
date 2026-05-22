--- v1 (2026-04-10)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blancard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical material and regional inequality: Material demand under diverging decarbonization pathways in China’s power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueting Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108542. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital financial inclusion and green growth: analysis of Chinese agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tianyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Kaixuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (46), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2257038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiernobocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling technical efficiency of horticulture farming in Kosovo: An application of data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nol Krasniqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Gjokaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ottaviani Aalmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/bae-14693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use through optimal reallocation at different spatial scales: The case of French arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Kahindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 à 11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Environmental Total Factor Productivity Evolution in European Agricultural Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Baležentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.483-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/deci.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of agriculture on the structural economic vulnerability of small island spaces: Assessment using DEA based composite indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2020.1795071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of energy vulnerability in Small Island Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Genave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du pouvoir de vote des communes au sein des communautés d'agglomération de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lepelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Small Island Developing States more Economically Vulnerable than Other Developing Countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.117--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gains from specialization and diversification further to the reorganization of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.60--68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (67), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency measurement in agriculture with imprecise energy content information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.198-208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the right compromise between productivity and environmental efficiency on high input tropical dairy farms: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficience éco-environnementale des exploitations laitières réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bertrand Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (334), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sustainable human development indicator for small island developing states: A reappraisal from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.623--635. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'éco-efficience du secteur laitier réunionnais : confrontation des objectifs productiviste et environnementaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Challan-Belval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2010.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the new formulation of the United Nations' human development index: an empirical view from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.989-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for nominal convergence in the Central American area: evidence from panel data unit-root tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (11), pp.1171--1174. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504850701367148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the Role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-Run Credit Constraints in French Agriculture: A Directional Distance Function Framework Using Expenditure-Constrained Profit Functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 ((2)), pp.351-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité agricole et rattrapage technologique : le cas des exploitations de grandes cultures du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de travail du LEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 - 13, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short -and long- run credit constraints in French agriculture: a directional distance function framework using expenditure-constrained profit functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00863.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Influence des Contraintes de Financement de Court Terme sur le Profit des Exploitations Agricoles : une Approche Non Paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience technique et environnementale des élevages bovins laitiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité des entreprises réunionnaises : une approche par les fonctions de distance », Colloque « La compétitivité de l’économie réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMOI : « La compétitivité de l’économie réunionnaise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth european Worshop on Efficiency and productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées de microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Production agricole et préservation des espaces naturels : entre conflit et compatibilité d’objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.63-72, 2016, 9782759225156. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation touristique et vulnérabilité : Réalités et enjeux pour le développement soutenable des petits territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229--254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of agriculture for economic vulnerability of small island spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. School of Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can allocative inefficiency reveal risk preference ? An empirical investigation on French wheat farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crainich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cnrs Lem Lille Economie & Management Umr 8179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des entreprises viticoles bourguignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil régional de Bourgogne. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières, changements structurels et exigences environnementales : La performance des agriculteurs à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Perpignan Via Domitia, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blancard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical material and regional inequality: Material demand under diverging decarbonization pathways in China’s power sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haotian Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhaohua Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yueting Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 224, pp.108542. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2025.108542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital financial inclusion and green growth: analysis of Chinese agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Tianyang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bai Kaixuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (46), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2257038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the linkages between farm efﬁciency, farm environmental performance, and agri-environmental scheme adoption: lessons from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thiernobocar Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Védrine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 366, pp.121519. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling technical efficiency of horticulture farming in Kosovo: An application of data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nol Krasniqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekrem Gjokaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Ottaviani Aalmo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio-based and Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36253/bae-14693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing pesticide use through optimal reallocation at different spatial scales: The case of French arable farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Kahindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1 à 11. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/agec.12703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03634386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Environmental Total Factor Productivity Evolution in European Agricultural Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Baležentis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiyang Shen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Decision Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (2), pp.483-511. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/deci.12421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of agriculture on the structural economic vulnerability of small island spaces: Assessment using DEA based composite indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (1), pp.79-97. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2020.1795071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An assessment of energy vulnerability in Small Island Developing States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Genave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Garabedian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 171, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolecon.2020.106595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02492372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution du pouvoir de vote des communes au sein des communautés d'agglomération de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lepelley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Smaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre du CEMOI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Small Island Developing States more Economically Vulnerable than Other Developing Countries?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (1), pp.117--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential gains from specialization and diversification further to the reorganization of activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Chavas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Leleu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.60--68. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.omega.2015.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites économies insulaires en développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/1 (67), pp.117-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency measurement in agriculture with imprecise energy content information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66, pp.198-208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enpol.2013.10.071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des raisonnements agronomiques et économiques pour accompagner l’amélioration des pratiques agricoles actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeanneaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Capitaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Sophie Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the right compromise between productivity and environmental efficiency on high input tropical dairy farms: A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146, pp.235-244. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2014.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01132656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Bertrand Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (334), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’efficience éco-environnementale des exploitations laitières réunionnaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des fonctions distances pour évaluer la performance productive d'exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Flahaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.B. Lefer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 334, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new sustainable human development indicator for small island developing states: A reappraisal from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30, pp.623--635. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2012.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l'éco-efficience du secteur laitier réunionnais : confrontation des objectifs productiviste et environnementaliste.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (4), pp.549-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de gestion de systèmes de polyculture élevage à l’échelle de territoires : le cas des protéagineux et de l’élevage de monogastriques en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Challan-Belval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blosseville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22, pp.135-157. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/4t0m-s998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Operational Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (10), pp.1871-1880. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jors.2010.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the new formulation of the United Nations' human development index: an empirical view from data envelopment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (1), pp.989-1003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et leviers pour développer la production et l’utilisation des protéagineux dans le cadre d’une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.157-173. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/bf43-jt49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for nominal convergence in the Central American area: evidence from panel data unit-root tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jean-Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (11), pp.1171--1174. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13504850701367148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca. Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the Role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of University of Agricultural Sciences and Veterinary Medicine Cluj-Napoca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 65 (2), pp.17-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short- and Long-Run Credit Constraints in French Agriculture: A Directional Distance Function Framework Using Expenditure-Constrained Profit Functions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 ((2)), pp.351-364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00211159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Productivité agricole et rattrapage technologique : le cas des exploitations de grandes cultures du Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 80, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Debruyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de travail du LEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2006 - 13, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00256882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financial exposure and productive performance in French arable farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (15), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short -and long- run credit constraints in French agriculture: a directional distance function framework using expenditure-constrained profit functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (2), pp.351-364. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-8276.2006.00863.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Influence des Contraintes de Financement de Court Terme sur le Profit des Exploitations Agricoles : une Approche Non Paramétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3 (159), pp.71-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tourisme insulaire à la merci du changement climatique : une évaluation de la vulnérabilité par les indices synthétiques à poids endogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Goujon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires face au défi de la durabilité. Regards croisés Est-Ouest et Sud-Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jul 2019, Iasi, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transmission comme outil stratégique de pérennisation de l’entreprise viticole - Le cas de la Bourgogne vitivinicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les transformations des filières et des acteurs de la vigne et du vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Conférence de l’Association de Sciences Régionales en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiels et verrous d'une filière protéagineuse pour une agriculture durable en Bourgogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Hénault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR, Les chemins du développement territorial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’efficience technique et environnementale des élevages bovins laitiers à la Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Tillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La compétitivité des entreprises réunionnaises : une approche par les fonctions de distance », Colloque « La compétitivité de l’économie réunionnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hermet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque CEMOI : « La compétitivité de l’économie réunionnaise »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Denis, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth european Worshop on Efficiency and productivity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology Adoption in French Agriculture and the role of Financial Constraints.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Ph. Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kerstens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Briec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVèmes Journées de microéconomie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">QUAE. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 162 p., 2016, Update Sciences and Technologies, S.BLANCARD; C.DETANG-DESSENDRE; N.RENAHY, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des activités liées aux résidents : un nouveau souffle pour les espaces ruraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Lépicier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-62, 2016, 9782759225156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 5 : Production agricole et préservation des espaces naturels : entre conflit et compatibilité d’objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines : Enjeux économiques et sociaux des espaces ruraux français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quæ, pp.63-72, 2016, 9782759225156. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/quae.blanc.2016.01.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Détang-Dessendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Renahy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campagnes contemporaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quae éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Update Sciences and Technologies, 978-2-7592-2515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La détermination d’un optimum touristique à travers la construction d’un indicateur multidimensionnel de pénétration touristique pour les économies insulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spécialisation touristique et vulnérabilité : Réalités et enjeux pour le développement soutenable des petits territoires insulaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229--254, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specific role of agriculture for economic vulnerability of small island spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximin Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring potential gains from specialization under non-convex technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. School of Management</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can allocative inefficiency reveal risk preference ? An empirical investigation on French wheat farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Crainich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Leleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Umr 8179 Lem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology adoption in French agriculture and the role of financial constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Briec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristiaan Kerstens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing managerial performance using non-parametric distance functions compared to technical and accounting ratio analysis: an application to French farms in Nord-Pas-de-Calais specialized in field crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Boussemart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Debruyne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Cnrs Lem Lille Economie & Management Umr 8179</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farm, farm-group and territorial level impact of policies on the adoption of ecological approaches and the performance and sustainability of ecological agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Vedrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Legras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Larmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Saint Cyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission et pérennisation des entreprises viticoles bourguignonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Périé-Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Bosse-Platière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Longepierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil régional de Bourgogne. 2019, pp.90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières, changements structurels et exigences environnementales : La performance des agriculteurs à l’épreuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blancard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Perpignan Via Domitia, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02805509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05318202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tianyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Kaixuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2257038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nol Krasniqi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blancard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Gjokaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bale&#382;entis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1795071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91NJB2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Boussemart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644664v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph Boussemart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flahaut" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Lefer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644557v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Flahaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.10.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boussemart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2010.148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850701367148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debruyne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00863.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7270EF0C44796D165552C6A283B202D782F46C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03167900v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0063" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. School of Management" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 8179 Lem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cnrs Lem Lille Economie &amp; Management Umr 8179" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05318202v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haotian Zhang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaohua Wang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueting Ding" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiyang Shen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2025.108542" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222400v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Tianyang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blancard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bai Kaixuan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2257038" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663722v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiernobocar Diop" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel V&#233;drine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121519" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04610342v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nol Krasniqi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blancard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekrem Gjokaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ottaviani Aalmo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/bae-14693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634386v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Kahindo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/agec.12703" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Bale&#382;entis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/deci.12421" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916206v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximin Bonnet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2020.1795071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492372v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Genave" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Garabedian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03543420v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lepelley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Smaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533526v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Boussemart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chavas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Leleu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2015.10.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L91NJB2N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636499v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enpol.2013.10.071" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02064636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sophie Petit" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01132656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blancard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph. Boussemart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Leleu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2014.07.008" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644557v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Flahaut" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Bertrand Lefer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644664v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leleu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Ph Boussemart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Flahaut" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.B. Lefer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2012.10.016" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boussemart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642483v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Petit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Challan-Belval" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blosseville" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Castel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/4t0m-s998" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jors.2010.148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173204v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Duc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;nault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/bf43-jt49" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243476v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jean-Pierre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504850701367148" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Briec" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiaan Kerstens" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787698v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Briec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kerstens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489864v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211159v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487149v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664089v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256882v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debruyne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660809v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668942v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8276.2006.00863.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7270EF0C44796D165552C6A283B202D782F46C63/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317136v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Goujon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476926v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P&#233;ri&#233;-Frey" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bosse-Plati&#232;re" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humbert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Longepierre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01483896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810975v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745396v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Payet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lepetit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01246325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boyer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287974v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578279v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Renahy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.htmlhttp://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604517v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Aubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Fr&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03167900v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/quae.blanc.2016.01.0063" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4931-campagnes-contemporaines.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01454716v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819214v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. School of Management" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Umr 8179 Lem" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818426v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crainich" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818409v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819975v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debruyne" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Cnrs Lem Lille Economie &amp; Management Umr 8179" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04218400v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vedrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Larmet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Saint Cyr" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02476917v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02805509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>