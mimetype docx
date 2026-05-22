--- v2 (2026-05-02)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR à l'IES (Institut d'Électronique et des Systèmes), CNRS, Université de Montpellier, Montpellier (FR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring low doping level and short carrier lifetime in indium arsenide with a contactless terahertz technique at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous mode locking of a multimode semiconductor laser under continuous wave operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2023.1160251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor lasers: dispersion-based phase instability and route to single-frequency operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (6), pp.1462. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.482138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Photoconductive Antennas for THz Emission Driven by a Dual-Frequency Laser Based on Transverse Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.4679. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12224679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États originaux de la lumière par structuration 3D de l’émission D’un laser à Métasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (8), pp.5843-5852. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epsilon near-zero all-optical terahertz modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alvear-Cabezón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (11), pp.111101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0012206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor disk laser in bi-frequency operation by laser ablation micromachining of a laser mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22316. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BroadBand Radiation-Resistant Erbium-DopedOptical Fibers for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2701550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and Tunable THz Emission Driven by an Integrated III–V Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2654060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Heterodyne Communication Using GaAs Field-Effect Transistor Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2624782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent continuous-wave dual-frequency high-Q external-cavity semiconductor laser for GHz-THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (16), pp.3751-3754. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.003751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide modulation bandwidth terahertz detection in 130 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsun Nahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwah Shafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (2), pp.20101. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2016160302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LaBr3:Ce and CeBr3 calorimeter modules for 3D imaging in gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gostojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832, pp.24-42. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01390115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz wireless communication using GaAs transistors as detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-definition television transmission at 600 GHz combining THz photonics hotspot and high-sensitivity heterodyne receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.413-415. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.3796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communication at 310 GHz using GaAs High-Electron-Mobility Transistors for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Horiguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Minamikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.559-568. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2013.000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz transmission and effective gain measurement of two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (7), pp.1454 - 1458. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201228869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer size field effect transistors for terahertz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rumyantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (21), pp.214002. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/21/214002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Hisatake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.1354 - 1356. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal decomposition technique for multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.000450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage controlled terahertz transmission through GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (8), pp.082101. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3627183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on low loss and highly nonlinear AsSe suspended core photonic crystal optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power- or frequency-driven hysteresis for continuous-wave optically injected distributed-feedback semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.17 (Issue 11), pp.9288-9299. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.009288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line shape and spectral density of frequency noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tetu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.71 (n°4), pp.043809. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.043809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Intensity Noise of Multi-wavelength Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Slavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol.40 (Issue 12), pp.724-726. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Spectral Properties of Optically Injected Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bondiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.4 (Issue 6), pp.687-699. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0705(03)00083-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies Intra et Intermodales d'un Laser à Semi-conducteurs Soumis à Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.323-314. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano, les journées scientifiques annuelles du PEPR électronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/CEA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Defects Detection in Dielectric Multilayer Structures Using THz Based Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benoudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, South Padre Island, TX, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC63069.2025.11123314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor external cavity laser: Dual transverse modes versus degenerated cavities solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Photonics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent light sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wocsdice-Exmatec, May 2024, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor laser: phase instability and route to single state regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Workshop on Instabilities and Nonequilibrium Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPHYNI, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique THz : Lumière laser structurée pour l'émission THz & modulation THz pilotée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum plasmonics and hyperbolic material for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aubergier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Braho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, France. pp.59, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2615652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-Integrated optically-tuned THz modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajasoa Ratovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German TeraHertz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La gande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogenerated metasurface-based THz Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plasmonique Active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Optical Power-Driven THz Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280-GHz Radiation Source Driven by a 1064-nm Dual-Frequency Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards THz power enhancement using spatial multiplexing photo-mixers driven by a dual-frequency VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pump irradiance to modulate THz waves driven by photogenerated carriers in an InAs slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alvear-Cabezón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Smaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transverse multiplexing of THz photo-driven emitters driven by a dual-transverse-mode dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsivity enhancement of double heterojunction bipolar transistors for wireless terahertz communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dyakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference (FGTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission Driven by a Dual-Transverse-Modes Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wireless THz communications: Photonic-driven source and transistor-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.283-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE MULTIMODE NON-LINEAIRE D’UN LASER A SEMICONDUCTEUR : TURBULENCES PHASE- AMPLITUDE ET ROUTE VERS UN REGIME MONOFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Room Temperature Terahertz Detectors Based on InP Double Heterojunction Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDAMENTAL AND APPLIED PROBLEMS OF TERAHERTZ DEVICES AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sendai, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129156416400115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz reflectometer for 3D imaging at 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benbassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing noise equivalent power in InP DHBT terahertz detector by biasing the collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dyakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Consejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and tunable THz source,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF NEW SPATIAL AND TEMPORAL COHERENT LIGHT STATES USING III-V SEMICONDUCTOR METASURFACE BASED LASER TECHNOLOGY: VORTEX, CONTINUUM, DUAL FREQUENCY FOR THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference NANOMEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minsk-Biélorussie, Belarus. pp.471-474, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813224537_0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de détecteurs Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhal Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2212461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of THz detection saturation processes in InGaAs-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belgachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent THz generation based on a novel dual-frequency III-V semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR NanoTeramir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflèctomètre THz pour la caractérisation de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflectomètre THz pour la caractérisation de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on original source and detector for THz communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Optitec - Event Disruptive Photonics Technologies And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic detection of wide band modulated THz radiations in GaAs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-External-Cavity Surface-Emitting Laser For THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop THz wireless communications using plasma-wave detectors with integrated antenna, 8th THz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Vertical-External-Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 GHz HD-TV transmission combining UTC-PD and heterodyne receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent states using VeCSEL technology : VORTEX, high order Laguerre-Gauss mode, continuum source, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Vertical External Cavity Surface Emitting Lasers IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dual-frequency laser for THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-IR Optoelectronics : Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity surface-emitting laser for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature terahertz heterodyne mixing in GaAs commercial transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves, IRMMW-THz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.2 THz Wireless Communication using plasma-wave transistor detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual−Frequency Vertical External Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser a semi-conducteur a emission verticale pour la generation de modes de haute cohérence dans la base de Laguerre−Gauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Single Frequency Highly Coherent High-Order Laguerre Gaussian Modes with Vertical-External-Cavity-Surface-Emitting-Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotransistor based THz plasma detectors: low temperatures, graphene, linearity, and circular polarization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.88460M, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of new spatial, temporal and polarization coherent light states with VeCSEL: VORTEX, continuum, THz, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz wireless communications at high data rate using plasma-wave field-effect transistors for detection: State of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI – THz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeCSEL under static feedback: simulation using the Generalized Airy’s function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghezzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of class-A VECSEL under optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz transmission modulated by a dc-bias through GaN quantum well structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ TECHNOLOGY AND APPLICATIONS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826111, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahsin Akalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating and coupling Sommerfeld waves on wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiktorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar product technique in modal decomposition for multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77170V, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.853673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for modal decomposition in multi-mode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Modal Analysis Method for Multi-Mode Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. pp.P1.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of all-solid photonic-bandgap fibers for Raman-free propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Traynor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro Optics / European Quantum Electronics Conference 2009 (CLEO Europe/EQEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode spectrale quasi-statique efficace pour la modélisation en intensité de la diffusion Raman stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.389-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode laser lineshape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar at University of Puebla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Time Phenomena in Optical Injection Using Distributed Feedback Semiconductor or Fiber Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Photonics and Applications (IWPA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Hanoï, Vietnam. pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Spectral Linewidth of Highly-coherent Laser Using Optical Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco (CA), United States. pp.CMH1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical injection in semiconductor or fiber lasers: a comparison, the influence of coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Strasbourg, France. Vol.5452, pp.534-545, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.545799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du Bruit Relatif d'un Laser Multifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è Journées Nationales d'Optique Guidée (JNOG 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge bistabilities at high optical injection level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro‑Optics Europe 2003 / European Quantum Electronic Conference (CLEO-Europe/EQEC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Munich, Germany. pp.43, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EQEC.2003.1313900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependance of the Frequency of an Optically Injected Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 µm Distributed Feedback Erbium-doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Q. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd National Conference on Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et Caractérisation de Lasers à Fibre DFB : Importance de la Valeur du Saut de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poëtte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée (JNOG 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continously Tunable Erbium-doped Fiber Laser Utilizing Bragg Reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Q. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Loc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Biennial Vietnam National Conference on Radio and Electronics (REV'02), 2-4 november 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Hanoï, Vietnam. pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération THz par hétérodynage de laser DFB sur Verre co-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poëtte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Terahertz Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German TeraHertz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buffalo, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Results on Broadband Nanotransistor Based THz Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Corsi; Fedir Sizov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series B: Physics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.189-209, 2014, 978-94-017-8827-4. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8828-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency vertical-external-cavity surface-emitting laser device for THz generation and method for generating THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,141,718 B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FET Terahertz detector with large bandwidth and large dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Kingdom, Patent n° : GB2516884B. L2C:17-276. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in THz plasmonic detector AC loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1521476.0. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF LASER A CAVITE EXTERNE VERTICALE A EMISSION PAR LA SURFACE A DOUBLE FREQUENCE POUR LA GENERATION DE THZ ET PROCEDE DE GENERATION DE THZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3025948. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz detector based on HEMT FET transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1313912.6. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma FET-based clock recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1322292.2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Terahertz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1320291.6. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1322784.8. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for observing transverse modes of an optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO 2010/133488 A l. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système d'observation de modes transverses d'un guide optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945637 (A1). 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de lasers à fibre à contre-réaction répartie pour l'étude de l'injection optique : comparaison à l'injection avec des lasers à semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00426571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants et Systèmes Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de montpellier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId390"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Blin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences HDR à l'IES (Institut d'Électronique et des Systèmes), CNRS, Université de Montpellier, Montpellier (FR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1550-Nm-Pumped InAs-Based Terahertz Modulator Integrated in a WR1.0 Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajasoa Ratovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gonzalez-Posada Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (4), pp.406-416. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tthz.2026.3652817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Photoconductive Antennas for THz Emission Driven by a Dual-Frequency Laser Based on Transverse Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.4679. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics12224679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring low doping level and short carrier lifetime in indium arsenide with a contactless terahertz technique at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ratovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134 (16), pp.165701. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0167272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous mode locking of a multimode semiconductor laser under continuous wave operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2023.1160251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor lasers: dispersion-based phase instability and route to single-frequency operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Pantzas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (6), pp.1462. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.482138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États originaux de la lumière par structuration 3D de l’émission D’un laser à Métasurface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.46-50. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202110946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection Using a Frequency-Modulated Continuous-Wave Radar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (8), pp.5843-5852. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIM.2020.2966312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02447027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epsilon near-zero all-optical terahertz modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alvear-Cabezón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Taliercio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Smaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (11), pp.111101. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0012206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03009384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconductor disk laser in bi-frequency operation by laser ablation micromachining of a laser mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Woods</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Heath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jake Daykin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Chen Sverre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben Keenlyside</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (16), pp.22316. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.022316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BroadBand Radiation-Resistant Erbium-DopedOptical Fibers for Space Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Dardaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pastouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2017.2701550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz Heterodyne Communication Using GaAs Field-Effect Transistor Receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey Hesler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (1), pp.20-23. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2016.2624782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and Tunable THz Emission Driven by an Integrated III–V Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.1 - 11. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTQE.2017.2654060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent continuous-wave dual-frequency high-Q external-cavity semiconductor laser for GHz-THz applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41 (16), pp.3751-3754. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.41.003751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wide modulation bandwidth terahertz detection in 130 nm CMOS technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamsun Nahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwah Shafee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 76 (2), pp.20101. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2016160302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of LaBr3:Ce and CeBr3 calorimeter modules for 3D imaging in gamma-ray astronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gostojic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Tatischeff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hamadache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Peyré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 832, pp.24-42. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nima.2016.06.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01390115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz wireless communication using GaAs transistors as detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.323-325. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.3702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-definition television transmission at 600 GHz combining THz photonics hotspot and high-sensitivity heterodyne receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (5), pp.413-415. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el.2013.3796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00955223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanometer size field effect transistors for terahertz detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rumyantsev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (21), pp.214002. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0957-4484/24/21/214002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Communication at 310 GHz using GaAs High-Electron-Mobility Transistors for Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shogo Horiguchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Minamikata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (6), pp.559-568. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JCN.2013.000104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz transmission and effective gain measurement of two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (7), pp.1454 - 1458. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssa.201228869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz emission induced by optical beating in nanometer-length field-effect transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111, pp.103707. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4718445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-Wave Detectors for Terahertz Wireless Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Hisatake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuki Arakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Electron Device Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.1354 - 1356. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LED.2012.2210022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal decomposition technique for multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51 (4), pp.450-456. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AO.51.000450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00711171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage controlled terahertz transmission enhancement through GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (2), pp.107--110. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.119.107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of Pulsed Current-Voltage Characteristics of AlGaN/GaN HEMTs from Room Temperature to 15 K</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Physica Polonica A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 119 (2), pp.196 - 198. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12693/APhysPolA.119.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage controlled terahertz transmission through GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 99 (8), pp.082101. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3627183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00610356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on low loss and highly nonlinear AsSe suspended core photonic crystal optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sy Dat Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power- or frequency-driven hysteresis for continuous-wave optically injected distributed-feedback semiconductor lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Vol.17 (Issue 11), pp.9288-9299. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.17.009288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser line shape and spectral density of frequency noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tetu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Vol.71 (n°4), pp.043809. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevA.71.043809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative Intensity Noise of Multi-wavelength Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brochu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Slavik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Vol.40 (Issue 12), pp.724-726. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20040539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase and Spectral Properties of Optically Injected Semiconductor Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bondiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vol.4 (Issue 6), pp.687-699. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1631-0705(03)00083-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00145945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographies Intra et Intermodales d'un Laser à Semi-conducteurs Soumis à Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol.12 (n°5), pp.323-314. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20020175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emetteurs OPTO-THz structurés et cohérents par photomélange à base de technologies III-V</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imène Si Hadj Mohand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C'Nano, les journées scientifiques annuelles du PEPR électronique 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS/CEA, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal Defects Detection in Dielectric Multilayer Structures Using THz Based Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benoudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Castellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, South Padre Island, TX, United States. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC63069.2025.11123314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05504171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb generation in III-V semiconductor external cavity laser: Dual transverse modes versus degenerated cavities solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Optique, Jul 2025, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05165553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear dynamics of multimode semiconductor laser: phase instability and route to single state regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Workshop on Instabilities and Nonequilibrium Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INPHYNI, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Photonics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société Française d'Optique, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terahertz Photonics III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.14, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3017105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured Opto-THz coherent light sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wocsdice-Exmatec, May 2024, Heraklion (Crete Island), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04800601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonique THz : Lumière laser structurée pour l'émission THz & modulation THz pilotée par laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Legratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Couraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum plasmonics and hyperbolic material for biosensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Aubergier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franziska Braho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Fehlen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum Sensing and Nano Electronics and Photonics XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, San Francisco, France. pp.59, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2615652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03914765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structured light from Photonic & THz coherent sources based on III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Giudici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lalanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Laser Applications in Industry and Research 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Aix les bains, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03874336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguide-Integrated optically-tuned THz modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajasoa Ratovo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cerutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German TeraHertz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La gande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">280-GHz Radiation Source Driven by a 1064-nm Dual-Frequency Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photogenerated metasurface-based THz Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Plasmonique Active</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Optical Power-Driven THz Modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Centeno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Taliercio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Nano TeraMIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Metz (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Dimensional Imaging of Materials at 0.1 THz for Inner-Defect Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference (FGTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserslautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards THz power enhancement using spatial multiplexing photo-mixers driven by a dual-frequency VeCSEL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low pump irradiance to modulate THz waves driven by photogenerated carriers in an InAs slab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Alvear-Cabezón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gonzalez-Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafik Smaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards transverse multiplexing of THz photo-driven emitters driven by a dual-transverse-mode dual-frequency laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German THz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsivity enhancement of double heterojunction bipolar transistors for wireless terahertz communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Diouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dyakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz Emission Driven by a Dual-Transverse-Modes Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Meloneras, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DYNAMIQUE MULTIMODE NON-LINEAIRE D’UN LASER A SEMICONDUCTEUR : TURBULENCES PHASE- AMPLITUDE ET ROUTE VERS UN REGIME MONOFREQUENCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Denet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lecocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards wireless THz communications: Photonic-driven source and transistor-based detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 25th International Conference on Telecommunications (ICT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, St. Malo, France. pp.283-287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Speed Room Temperature Terahertz Detectors Based on InP Double Heterojunction Bipolar Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Nodjiadjim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Konczykowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUNDAMENTAL AND APPLIED PROBLEMS OF TERAHERTZ DEVICES AND TECHNOLOGIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sendai, Japan. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0129156416400115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz reflectometer for 3D imaging at 100 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benbassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Wireless Technologies, Embedded and Intelligent Systems (WITS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Fez, Morocco. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing noise equivalent power in InP DHBT terahertz detector by biasing the collector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dyakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Consejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Noise and Fluctuations (ICNF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Vilnius, Lithuania. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICNF.2017.7986010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent and tunable THz source,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J. Bird, 2017, Buffalo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz and integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERATION OF NEW SPATIAL AND TEMPORAL COHERENT LIGHT STATES USING III-V SEMICONDUCTOR METASURFACE BASED LASER TECHNOLOGY: VORTEX, CONTINUUM, DUAL FREQUENCY FOR THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference NANOMEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Minsk-Biélorussie, Belarus. pp.471-474, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789813224537_0109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflèctomètre THz pour la caractérisation de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Belkadid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflectomètre THz pour la caractérisation de matériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bassli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of THz detection saturation processes in InGaAs-based HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Belgachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent THz generation based on a novel dual-frequency III-V semiconductor laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhaël Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 41st International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Copenhagen, Denmark. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2016.7758610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation large bande de détecteurs Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nano, Micro et Optoélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les Issambres, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent light states using III-V semiconductor laser technology: VORTEX, continuum, dual frequency for THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhal Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE LASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2212461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gratiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting GDR NanoTeramir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on original source and detector for THz communications systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Optitec - Event Disruptive Photonics Technologies And Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmonic detection of wide band modulated THz radiations in GaAs technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IRMMW 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-External-Cavity Surface-Emitting Laser For THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Workshop THz wireless communications using plasma-wave detectors with integrated antenna, 8th THz days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Arêches, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Frequency Vertical-External-Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd VeCSEL Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">600 GHz HD-TV transmission combining UTC-PD and heterodyne receiver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Pavanello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2014.6956123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of new spatial and temporal coherent states using VeCSEL technology : VORTEX, high order Laguerre-Gauss mode, continuum source, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Vertical External Cavity Surface Emitting Lasers IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust dual-frequency laser for THz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mid-IR Optoelectronics : Materials and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical-external-cavity surface-emitting laser for THz generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 39th International Conference on Infrared, Millimeter, and Terahertz waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Tucson, United States. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-temperature terahertz heterodyne mixing in GaAs commercial transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Infrared, Millimeter, and Terahertz Waves, IRMMW-THz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mainz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the gate leakage current to terahertz detection by Asymmetric Dual-Grating Gate HEMT structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Mainz, Germany. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual−Frequency Vertical External Cavity Surface Emitting Laser for Terahertz Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser a semi-conducteur a emission verticale pour la generation de modes de haute cohérence dans la base de Laguerre−Gauss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0.2 THz Wireless Communication using plasma-wave transistor detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Mayence, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments and theory of terahertz transmission through multi-layer semiconductor structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Room-Temperature Optical-Beating Spectroscopy of 2D Plasma-Waves in Dual Grating-Gate HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures (EDISON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Matsue, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of Single Frequency Highly Coherent High-Order Laguerre Gaussian Modes with Vertical-External-Cavity-Surface-Emitting-Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CLEO Europe/IQEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-threshold Attenuation of Terahertz Detection by Asymmetric Dual-Grating Gate HEMT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kurita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Kobayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanotransistor based THz plasma detectors: low temperatures, graphene, linearity, and circular polarization studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. S. Vitiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Optical Engineering + Applications,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Diego, United States. pp.88460M, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2024206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00954519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of new spatial, temporal and polarization coherent light states with VeCSEL: VORTEX, continuum, THz, spin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sellahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Workshop VeCSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz wireless communications at high data rate using plasma-wave field-effect transistors for detection: State of the art and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDRI – THz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Wave detectors for Terahertz Wireless Communication and Fast Imaging Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 37TH INTERNATIONAL CONFERENCE ON INFRARED, MILLIMETER, AND TERAHERTZ WAVES (IRMMW-THZ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Wollongong, NSW, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VeCSEL under static feedback: simulation using the Generalized Airy’s function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Ghezzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kellou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of class-A VECSEL under optical feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Seghilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Benslama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bendoula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European WORKSHOP VECSEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THz transmission modulated by a dc-bias through GaN quantum well structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TERAHERTZ TECHNOLOGY AND APPLICATIONS V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, United States. pp.826111, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.905958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagating and coupling Sommerfeld waves on wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P. Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Journées Térahertz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage Control of Terahertz Transmission Through GaN Quantum Wells: Experiments and Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Umesh Mishra and Stephen M. Goodnick, 2011, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First communication link using a 300-GHz source and a Si plasma-wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lapeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TeraNano &amp;GDRI Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28P-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTC-PD Emitters and FET Based Receivers for Sub-THz Wireless Communication System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducournau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahsin Akalin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International TeraNano &amp; GDRI Workshop Extended Abstract, 28P-05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tokyo, Japan. pp.28I-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00814911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Memory Effects in Photo-Excited InGaAs High-Electron-Mobility- Transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Tohme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, U. Misra and S. Goodnick, 2011, Santa Barbara, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage-controlled sub-THz radiation transmission through GaN heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Penot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Heterostructure Technology meeting (HeTech)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced terahertz transmission of GaN quantum wells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic study of electronic, optical and thermal excitation of plasma waves in HEMTs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency stabilization of photo-mixing generated signal using a single Michelson interferometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ginestar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrodynamic simulation of heterodyne terahertz detection in a field effect transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Palermo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sabatini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ziadé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Shiktorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of THz transmission in GaN two-dimensional electron gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium on Ultrafast Phenomena in Semiconductors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of THz emission from nanometric-size transistors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Marinchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and Terahertz Waves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalar product technique in modal decomposition for multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bruxelles, Belgium. pp.77170V, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.853673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of all-solid photonic-bandgap fibers for Raman-free propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Traynor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro Optics / European Quantum Electronics Conference 2009 (CLEO Europe/EQEC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple modal analysis method for slightly mutli-mode optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th meeting of COST 299 FIDES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods for modal decomposition in multi-mode fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T N Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D M Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Optical Fibre Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Edinburgh, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.835436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif pour l'Observation et l'Analyse Quantitative des Modes Transverses d'une Fibre Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28èmes Journées Nationales d'Optique Guidée (JNOG 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Lille, France. pp.327-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Modal Analysis Method for Multi-Mode Fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Provino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th European Conference on Optical Communications (ECOC 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Vienne, Austria. pp.P1.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode spectrale quasi-statique efficace pour la modélisation en intensité de la diffusion Raman stimulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mugnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pureur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chartier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27èmes Journées Nationales d'Optique Guidée (JNOG 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.389-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single mode laser lineshape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Tétu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">seminar at University of Puebla</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Mexico City, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral and Time Phenomena in Optical Injection Using Distributed Feedback Semiconductor or Fiber Lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Photonics and Applications (IWPA 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Hanoï, Vietnam. pp.357-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Spectral Linewidth of Highly-coherent Laser Using Optical Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro Optics / International Quantum Electronics Conference 2004 (CLEO/IQEC 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, San Francisco (CA), United States. pp.CMH1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes Journées Nationales d'Optique Guidée (JNOG 2004), 25-27 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Paris, France. pp.121-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la Largeur Spectrale d'un Laser Cohérent par Injection Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy M. Stéphan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques du CNFRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Meudon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical injection in semiconductor or fiber lasers: a comparison, the influence of coherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vaudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Strasbourg, France. Vol.5452, pp.534-545, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.545799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du Bruit Relatif d'un Laser Multifréquence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bramerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22è Journées Nationales d'Optique Guidée (JNOG 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Valence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huge bistabilities at high optical injection level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Gabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro‑Optics Europe 2003 / European Quantum Electronic Conference (CLEO-Europe/EQEC 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Munich, Germany. pp.43, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EQEC.2003.1313900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1.55 µm Distributed Feedback Erbium-doped Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Q. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. N. Cham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd National Conference on Optics and Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Nha Trang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dependance of the Frequency of an Optically Injected Semiconductor Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Quantum Electronics Conference 2002 / conference on Lasers, Applications, and Technologies 2002 (IQEC/LAT 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Moscow, Russia. pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et Caractérisation de Lasers à Fibre DFB : Importance de la Valeur du Saut de Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Besnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Poëtte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Castonguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie La Rochelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21èmes Journées Nationales d'Optique Guidée (JNOG 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Dijon, France. pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00167650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continously Tunable Erbium-doped Fiber Laser Utilizing Bragg Reflectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Q. Trung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. A. Vu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. D. Loc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. T. Tam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Biennial Vietnam National Conference on Radio and Electronics (REV'02), 2-4 november 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Hanoï, Vietnam. pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THZ coherent source based on light structuration using III-V semiconductor laser technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nadrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrián Bartolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ping-Keng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rouen, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération THz par hétérodynage de laser DFB sur Verre co-intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Hétier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Poëtte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Broquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales d’Optique Guidée (JNOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipolar Terahertz Antennas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaeddine Abbes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Varani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-German TeraHertz Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, La grande motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent & tunable THz source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Conference on Electron Dynamics in Semiconductors, Optoelectronics and Nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Buffalo, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Results on Broadband Nanotransistor Based THz Detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmytro But</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Diakonova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carlo Corsi; Fedir Sizov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Science for Peace and Security Series B: Physics and Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.189-209, 2014, 978-94-017-8827-4. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-8828-1_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency vertical-external-cavity surface-emitting laser device for THz generation and method for generating THz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : US 10,141,718 B2. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FET Terahertz detector with large bandwidth and large dynamic range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wojciech Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walaa Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United Kingdom, Patent n° : GB2516884B. L2C:17-276. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01923999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Gain Control in THz plasmonic detector AC loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pénarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1521476.0. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISPOSITIF LASER A CAVITE EXTERNE VERTICALE A EMISSION PAR LA SURFACE A DOUBLE FREQUENCE POUR LA GENERATION DE THZ ET PROCEDE DE GENERATION DE THZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Garnache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhael Myara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sagnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Beaudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3025948. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low complexity Terahertz detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1320291.6. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electromagnetic wave detector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1322784.8. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz detector based on HEMT FET transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Knap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Teppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1313912.6. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma FET-based clock recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Sahyoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Bars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Pénarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : GB1322292.2. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and method for observing transverse modes of an optical waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Nam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">United States, Patent n° : WO 2010/133488 A l. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système d'observation de modes transverses d'un guide optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Thual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nam Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2945637 (A1). 2009, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation de lasers à fibre à contre-réaction répartie pour l'étude de l'injection optique : comparaison à l'injection avec des lasers à semi-conducteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Université Rennes 1, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00426571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants et Systèmes Térahertz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Optique / photonique. Université de montpellier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02019864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId394"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2023.1160251" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040041v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vigne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.482138" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12224679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322281v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110946" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009384v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smaali" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012206" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351756v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woods" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heath" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Daykin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chen Sverre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keenlyside" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022316" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753161v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dardaillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2701550" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2654060" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hesler" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2624782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Myara" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003751" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510368v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsun Nahar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwah Shafee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016160302" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390115v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gostojic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamadache" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5KHG5KW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954475v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955223v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3796" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Horiguchi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Minamikata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2013.000104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843001v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumyantsev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/21/214002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429796v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009288" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146655v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M. St&#233;phan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tetu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043809" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145945v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(03)00083-5" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TKJGM4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146373v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020175" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-78BH46SC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoudina" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC63069.2025.11123314" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017105" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800601v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04282859v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03914765v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubergier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Braho" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fehlen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615652" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874336v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283765v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283759v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446372v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283810v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446273v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283783v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassli" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belkadid" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019980v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283817v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019915v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbassou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474379v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghilani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellahi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283872v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0109" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919785v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhal Myara" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212461" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759539v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758610" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919731v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919718v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919792v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922706v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920691v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922730v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922592v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956123" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903078v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099533v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019953v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926355v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934068v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875532v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875529v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868482v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954519v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875304v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929183v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863465v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghezzaz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863449v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benslama" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376593v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T N Nguyen" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Provino" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496414v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Traynor" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pureur" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496402v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168327v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy St&#233;phan" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel T&#233;tu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156709v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163130v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159722v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167946v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156619v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545799" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159351v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephan" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2003.1313900" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167578v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Trung" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Vu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Cham" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159323v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Loc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283141v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445087v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019957v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gutin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8828-1_10" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019928v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923999v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bars" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sahyoun" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009242v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019905v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008387v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009207v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009158v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009235v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426571v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02019864v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610403v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guise" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajasoa Ratovo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonzalez-Posada Flores" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fehlen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Thual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tthz.2026.3652817" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Abbes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick P&#233;narier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nouvel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garnache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12224679" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265135v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guise" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ratovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fehlen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonzalez-Posada" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0167272" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Chomet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Beaudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Pantzas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sagnes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2023.1160251" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040041v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Vigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.482138" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322281v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Seghilani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202110946" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bassli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikha&#235;l Myara" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2020.2966312" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009384v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Taliercio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Blin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Smaali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0012206" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351756v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Woods" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Heath" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Daykin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Chen Sverre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Keenlyside" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.022316" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753161v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dardaillon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Thomas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pastouret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2017.2701550" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528404v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Hesler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2016.2624782" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652671v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Le Gratiet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTQE.2017.2654060" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhael Myara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sellahi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.41.003751" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamsun Nahar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwah Shafee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2016160302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01390115v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gostojic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tatischeff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiener" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hamadache" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peyr&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2016.06.044" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5KHG5KW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tohme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducournau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nouvel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coquillat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3702" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pavanello" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beck" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2013.3796" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843001v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Knap" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rumyantsev" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/24/21/214002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Tohme" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogo Horiguchi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Minamikata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JCN.2013.000104" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636352v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sharma" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Torres" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201228869" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D73887ADF352413399B66F0752DE7CDDB3A0C237/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699894v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Torres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Marinchio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Palermo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4718445" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799739v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Teppe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Hisatake" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuki Arakawa" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LED.2012.2210022" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nam Nguyen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sy Dat Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Provino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.51.000450" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904166v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.107" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.119.196" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3627183" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696198v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vaudel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Besnard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.009288" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M. St&#233;phan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Tam" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tetu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.71.043809" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145956v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poette" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brochu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bramerie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Slavik" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20040539" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145945v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guignard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bondiou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0705(03)00083-5" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8TKJGM4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20020175" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-78BH46SC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadrani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bartolo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Si Hadj Mohand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504171v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benoudina" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Castellon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agnel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pons" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC63069.2025.11123314" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165553v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800100v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696050v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3017105" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592230v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Bartolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Keng Lu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541612v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04282859v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Legratiet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Couraud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03914765v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Aubergier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loren" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Braho" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2615652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Giudici" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cerutti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283759v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Varani" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283765v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Centeno" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Taliercio" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Centeno" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bassli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myara" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Belkadid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446372v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abbes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chomet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Beaudoin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02356630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alvear-Cabez&#243;n" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafik Smaali" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283810v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garnache" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Diouf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dyakonova" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283817v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lecocq" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019978v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nodjiadjim" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Konczykowska" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129156416400115" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbassou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;narier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818746v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. But" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Consejo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Teppe" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2017.7986010" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099592v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seghilani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sellahi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789813224537_0109" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919718v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919792v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019943v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palermo" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Marinchio" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belgachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759539v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2016.7758610" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919785v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759538v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhal Myara" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2212461" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919731v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gratiet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922706v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920691v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nahar" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922730v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sagnes" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922592v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019954v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2014.6956123" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903078v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099533v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019953v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926355v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Varani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kurita" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kobayashi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875532v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934068v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454457v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454350v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Daher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816663v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kurita" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Kobayashi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954519v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro But" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2024206" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929183v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863465v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ghezzaz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Besnard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kellou" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863449v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benslama" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bendoula" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.905958" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904162v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P. Guillet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chusseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814904v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lapeine" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahsin Akalin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455713v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904170v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904176v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sabatini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ziad&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904169v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ginestar" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904177v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shiktorov" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904173v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636142v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496529v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.853673" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496414v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Traynor" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pureur" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496433v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376593v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T N Nguyen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Provino" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.835436" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488693v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496344v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496402v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168327v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy St&#233;phan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel T&#233;tu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156709v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie La Rochelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159722v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163130v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167946v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156619v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.545799" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Simon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159351v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Blin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Stephan" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EQEC.2003.1313900" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167899v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Q. Trung" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. A. Vu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minh" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. N. Cham" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167578v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167650v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Po&#235;tte" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Castonguay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159323v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. D. Loc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710908v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947416v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o H&#233;tier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bastard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Po&#235;tte" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Broquin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04283141v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445087v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019957v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gutin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-8828-1_10" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019928v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923999v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bars" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Sahyoun" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009242v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bars" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Sahyoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019905v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009158v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cano" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008387v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Knap" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009207v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921723v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Nam" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585114v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00426571v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02019864v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>