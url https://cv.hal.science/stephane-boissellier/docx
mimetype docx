--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Boissellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Casa de Velázquez</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l’université de Nantes (1996),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à l’université de Tours (1997-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement du département d’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches personnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Portugal médiéval</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconquête (idéologie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures socio-économiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monde rural (communautés)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peuplement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction/typologie des sources écrites</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Péninsule ibérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditerranée occidentale (latine et Maghreb)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monde rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations Occident latin / monde arabo-musulman</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures socio-économiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations villes-campagnes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scripturalité, histoire comparée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ériger et borner diocèses et principautés au Moyen Âge. Limites et frontières (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, Histoire, 978-2-7574-1633-4. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Islam et Chrétienté : la territorialisation des frontières, XIe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cristina Ferreira Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Boissellier et Isabel Cristina Ferreira Fernandes (dir.). Presses universitaires de Rennes, 272 p., 2015, 978-2-7535-4120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction administrative d'un royaume : registres de bénéfices ecclésiastiques portugais : XIII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro de Estudos de História Religiosa, Universidade Católica Portuguesa, 323 p., 2013, Historia religiosa fontes e subsidios, 978-972-8361-47-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues médiévales ibériques. Domaines espagnol et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Darbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 540 p., 2013, L'atelier du médiéviste ; 12, J. Berlioz, O. Guyotjeannin, 978-2-503-50470-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux territoires : la territorialité des processus sociaux et culturels au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 19, 417 p., 2010, Culture et société médiévales, 978-2-503-53450-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge. Documents traduits et présentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Denjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement médiéval dans le sud du Portugal. Constitution et fonctionnement d'un réseau d'habitats et de territoires (XIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre culturel Calouste Gulbenkian, 673 p., 2003, Publications du Centre culturel Calouste Gulbenkian, 978-9-7284-6234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Denjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 304 p., 2003, 2-86847-851-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge. Documents traduits et présentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Denjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 299 p., 2003, 978-2-8684-7851-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05505349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècles). Mélanges en l'honneur de Robert Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Boissellier; M. Bourin. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2002, Histoire, 978-2-8684-7658-6. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une identité portugaise : la vie rurale entre Tage et Guadiana : de l'Islam à la Reconquête : (Xe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Boissellier. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa nacional-Casa da moeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 707 p., 1999, Estudos gerais. Série universitária</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une identité portugaise. La vie rurale entre Tage et Guadiana (Portugal) de l'Islam à la Reconquête (Xe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imprensa Nacional-Casa da Moeda, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique territoriale du Portugal (xiiie‑xve siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Dominique Valérian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-234, 2024, Collection de la Casa de Velázquez, 978-84-9096-423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder une nouvelle légalité foncière en terre qui fut d'Islam : la formation des domaines ecclésiastiques dans la colonisation portugaise au sud du Tage, XII-XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Jeanneau; Philippe Jarnoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété ecclésiastique dans l'Europe atlantique (IXe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-226, 2023, Ecclesia, 979-10-92331-59-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04571336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités vernaculaires et discours savants en images. Bilan des réflexions sur la cartographie locale et régionale médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bouloux; Jean-Charles Ducène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, régions, royaumes. Le développement d'une cartographie locale et régionale dans l'Occident latin et le monde arabe (Xe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-294, 2022, Culture et sociétés médiévales, 978-2-503-59390-6. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.131076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma vila no campo : Loulé e o seu ambiente nos finais da Idade Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelaide Milán da Costa; Sara Prata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pequenas cidades no tempo. O ambiente e outros temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto de Estudos Medievais (IEM); Câmara Municipal de Castelo de Vide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-238, 2021, Estudos 23, 978-989-54529-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge. Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Bührer-Thierry; Violaine Sebillotte Cuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-37, 2021, Histoire ancienne et médiévale, 979-10-351-0656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious elites in Christian and Islamic societies, a possible comparison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Aurell; Marisa Galvez; Estelle Ingrand-Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels entre France et Orient latin (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-73, 2021, Rencontres, 978-2-406-11405-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04569968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Préfácio” à Marcella Lopes Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As vidas dos trovadores : Quem foram, como e com quem viviam esses homens e mulheres que cantaram o amor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máquina de escrever Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-23, 2021, 978-65-87517-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04572975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes Eanes de Zurara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Cristina de Sousa Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dicionário: Cem Fragmentos Biográficos. A Idade Média em Trajetórias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Tempestiva; Guilherme Queiroz de Souza, pp.595-601, 2020, 978-65-992343-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poder e cultura : a ideologia político-religiosa em um relato da ocupação portuguesa de Ceuta em 1415 (Crónica do conde D. Pedro de Meneses, por G. E. Zurara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armênia de Souza; Renata Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura, palavra e fé : narrativas e sacralidades no mundo ibérico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-64, 2019, 978-65-5016-281-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation religieuse dans les villes européennes, Xe-XVIe siècles : quelques remarques préalables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolan, S. Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious cohabitation in European towns (10th-15th centuries): La cohabitation religieuse dans les villes Européennes, Xe - XVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2014, 978-2-503-55252-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiente e sociedade medieval portugueses, historiografia e pistas de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rute Dias Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordagens à história rural continental e insular portuguesa, séculos XIII-XVIII </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Centro de História de Além-Mar. Ponta Delgada, pp.25-43, 2013, Estudos &amp; Documentos, 978-989849-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délimitation des territoires &amp;quot; subjectifs &amp;quot; locaux dans le sud du Portugal, pendant et après la Reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace aux territoires. La territorialité des processus sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Brepols, pp.313-344, 2010, Culture et Société médiévales, 978-2-503-53736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des grands domaines fonciers &amp;quot;privés&amp;quot; dans la formation du peuplement méridional portugais (XIIe-XVe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Goncalves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens rurais e urbanas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de estudos Historicos-UNL, pp.37-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de morphogenèse villageoise dans le sud du Portugal, XIIe-XIVe siècle : les habitats à plan , des &amp;quot; villes neuves &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Boisseuil, P. Chastang, L. Feller et J. Morsel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.23-37, 2010, Histoire ancienne et médiévale, ISSN : 0290-4500 ; 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1385 : Bataille d'Aljubarrota. Naissance de la nation portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde au XVe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.50-65, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rois, la guerre, les Maures. La (re-)construction de l'idéologie de Reconquête dans une source portugaise généalogico-narrative tardive, les 'livres de lignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir au Moyen Âge : idéologies, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.123-145, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des églises dans la colonisation portugaise du Gharb al-Andalus et dans l'organisation postérieure de l'habitat au sud du Tage (XII-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expansion occidentale (XIe-XVe s.). Formes et conséquences Actes du 33e congrès de la SHMESP, Madrid, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.115-131, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière luso-andalouse (&amp;quot; marche inférieure &amp;quot;) Xe-XIIIe siècles : présentation générale et propositions de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à l'école d'Oviedo d'Etudes aljamiado (dédié au fondateur álvaro Galmés de Fuentes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la FTERSI, pp.109-128, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des franchises aux coutumes : la formation et l'évolution du prélèvement seigneurial (l'exemple d'évora, 1165-1280)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du prélèvement seigneurial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne, pp.443-496, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses d'un concelho portugais, Loulé (Algarve), à la fin du XIVe siècle à travers un livre de délibérations municipales (vereações)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Menjot, Manuel Sanchez Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité des villes au Moyen âge (Occident méditerranéen). 3, la redistribution de l'impôt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Privat, pp.175-192, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population indigène, colonisation castrale et encadrement municipal dans le Midi portugais 1147-ca 1279 : une exploitation sociale de l’espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Bourin; Stéphane Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècle). Mélanges en l’honneur de Robert Durand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-79, 2002, Histoire, 978-2-86847-658-96. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.19892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au thème ... La réflexion sur l’espace rural au Portugal, jeu d’échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Bourin; Stéphane Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècle). Mélanges en l’honneur de Robert Durand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.83-88, 2002, Histoire, 978-2-86847-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles humanités vues par les explorateurs occidentaux au XVe siècle : aux origines de l'ethnographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje al Professor Carlos Posac Mon. Ceuta, 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Instituto de Estudios Ceutíes, pp.59-79, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mudéjares dans le Sud portugais : l'étranger, l'intégration et le quotidien XIIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étranger au Moyen Âge Actes du 30e congrès de la SHMESP, Göttingen, 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.179--190, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Algarve árabe no contexto da Europa senhorial e feudal dos séculos IX a XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Algarve da Antiguidade aos nossos dias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Colibri, p. 91--95, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tolérance chrétienne dans l'historiographie portugaise de la Reconquête (XIIe-XIIIe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.371--383, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête chrétienne et acculturation dans le sud du Portugal aux XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p. 227--239, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs de la terre (les travailleurs et la terre) dans le Portugal méridional pendant et après la Reconquête XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le travailleur dans les campagnes méditerranéennes au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques de minoration à l’origine des « minorités » dans les sociétés médiévales : mécanismes sociologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Notion de minorité religieuse et statutaire appliquée de manière continue aux juifs médiévaux (lundi 24 juin 2024, 15h-16h30) du 3e Congrès de la Société des Etudes Juives. Mobilités, passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder une nouvelle légalité foncière en terre qui fut d'Islam : la formation des domaines ecclésiastiques dans la colonisation portugaise au sud du Tage, XII-XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : La propriété ecclésiastique dans l'Europe atlantique au Moyen Âge et à l'époque moderne (IXe-XIXe siècle) - 1er colloque : La constitution des temporels ecclésiastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche bretonne et celtique - Université de Bretagne Occidentale, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIe congrès de la SHMESP : Frontières spatiales, frontières sociales au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des historiens médiévistes de l'enseignement supérieur public, May 2020, Perpignan (en ligne), France. pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une histoire comparée des dynamiques sociales des mondes arabo-musulman et latino-chrétien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious elites in Christian and Islamic societies, a possible comparison?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers; France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford, Apr 2019, Poitiers, France. pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pour une étude comparée des dynamiques sociales en Occident latin et dans le monde arabo-musulman au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture (arabo-musulmane) à une autre (latino-chrétienne) dans le Gharb al-Andalus / sud du Portugal, XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrit, pouvoir et société au Portugal XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma cultura (arabo-muçulmana) para outra (latino-cristã) no sul de Portugal, séc. XI-XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Pós-graduação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des lieux habités et lieux-dits dans le sud du Portugal aux XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Locus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMOP, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et discours juridique (Juslittera & Medievalis Eurôpè Normatis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Devard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites religieuses et la société en Chrétienté et en Islam, une comparaison possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les élites en Méditerranée à travers le temps et l’espace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tlemcem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des territoires supra-locaux. Propositions et acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, Nantes, Paris, Tours, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O rumor como sistema cultural do povo nos séculos XII-XV (conférence d’ouverture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Seminário Internacional “Intercâmbios historiográficos”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Sergipe, Nov 2017, Aracaju, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma cultura (arabo-muçulmana) para outra (latino-cristã) no sul de Portugal, séc. XI-XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter pour convaincre : le récit de la bataille du Salado (1340) et sa réception supposée par l’aristocratie portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d’études médiévales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pode a economia rural medieval ser objeto de análise econômica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire octoral : « Cultura, Espaço e Memória »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Transdisciplinar, Jun 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. La société, le droit et l’imaginaire dans l’Orient latin… et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orléans, France. pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Mudéjars et morisques : bouger pour survivre ? Notes conclusives sur les dimensions sociale et spatiale du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Espagne. pp.375-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les châteaux de l’Ordre de Santiago en Alentejo, de la guerre à l’administration, XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II simpósio internacional sobre castelos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Óbidos, Espagne. pp.487-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. L’écrit médiéval entre informatif et performatif. Quelques propositions de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du Programme de travail franco-allemand Epistola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le roi contre le seigneur : résistance et juridiction dans le sud du Portugal, 1375-1376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, 2012, Brest, France. pp.441-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres confessionnelles et territoires au Moyen Âge : propositions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international : Les territoires frontaliers entre chrétienté et islam, nouvelles approches : la territorialisation, de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palmela, Portugal. pp.7-19, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.89601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux ecclésiastiques, croissance économique et circuits épiscopaux dans la formation du Portugal, XIe-XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantatreesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prato, Italie. pp.345-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation réticulaire de l'information en milieu rural : historiographie et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude de la rumeur à travers les modalités de sa construction, ses usages et sa diffusion, au cours de trois journées organisées à Poitiers par le Centre d'Etudes Supérieures de Civilisation Médiévale en collaboration avec le Centre d'Histoire Médiévale de Lyon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.249-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décimes et réserves des procurations dans la collectorie portugaise (1279-1371). L’apport des registres fiscaux pontificaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madrid, Espagne. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre prélèvement fiscal et mécanismes économiques : leurs représentations dans les Cortes au Portugal dans la première moitié du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della ‘trentanovesima Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Prato, Italie. pp.1079-1099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition de la minorité féminine dans la paysannerie, normes et usages (Portugal méridional, XII-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Fontevraud, France. pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation sociale à la minoration en passant par les régulations, quelques explications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Fontevraud, France. pp.15-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et nature : quand les historiens recherchent le paléo-environnement à travers des traces culturelles. Conclusion ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du programme 3C2MA-Climat : Catastrophes naturelles et crises sanitaires en Méditerranée médiévale et antique, Université de Nantes, 7 décembre 2007 et Casa de Velázquez, Madrid, 12 décembre 2008 : "Histoire et archéologie du climat, des catastrophes naturelles et des crises sanitaires : approches méthodologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madrid, Espagne. pp.303-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société médiévale portugaise, historiographie et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études organisées dans le cadre du programme 3C2MA-Climat, catastrophes naturelles et crises sanitaires en Méditerranée médiévale et antique, Université de Nantes, 7 décembre 2007 et Casa de Velázquez, Madrid, 12 décembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nantes, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délimitation des territoires « subjectifs » locaux dans le sud du Portugal, pendant et après la Reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.313-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05519076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur les déplacements de bétail au Portugal au Moyen Âge, bilan des travaux et éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIe Journées Internationales d'histoire de l'Abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Flaran, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à un programme de recherches sur la territorialité : essai de réflexion globale et éléments d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.5-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’honneur nobiliaire, la lutte pour le pouvoir et la guerre dans les ‘livres de lignages’ médiévaux portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e colloque international sur généalogie et honneur dans le monde arabo-islamique et les pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire du monde arabo-musulman médiéval, Dec 2004, Tunis, Tunisie. pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sociedade rural na lisboeta nas transcçoes do mosteiro de S. Vicente de Fora (1147-1205)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e colloque "A nova Lisboa Medieval'' </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lisbonne, Portugal. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des églises dans la colonisation portugaise du Gharb al-Andalus et dans l'organisation postérieure de l'habitat au sud du Tage (XIe-XV siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe congrès de la SHMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des historiens médiévistes de l'enseignement supérieur public May 2002, Madrid, Espagne. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/shmes.2002.1831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rois, la guerre, les Maures. La (re-)construction de l'idéologie de 'Reconquête' dans une source portugaise généalogico-narrative tardive : les &amp;quot;livres de lignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications sur le Pouvoir au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aix-Marseille, France. pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des franchises aux coutumes dans le Midi portugais. La formation et l'évolution du prélèvement seigneurial (l'exemple d'Evora 1165-1280)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque tenu à Medina del Campo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Valladolid, Espagne. pp.443-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre l'habitat et les châteaux dans le Sud du Portugal à la fin du Moyen Âge (d'après le &amp;quot;Livro das fortalezas&amp;quot; de Duarte Darmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Simpósio Internacional sobre Castelos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Palmela, Portugal. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la terre et la Reconquête : les transactions du monastère Saint-Vincent de Lisbonne (1147-1205)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de médiévistique occidentale de Paris., Jun 1999, Treilles ; saint-Lambert-des-Bois, France. pp.445-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mudéjares dans le Sud portugais : l'étranger, l'intégration et le quotidien XIII-XIVe siècles (une approche globale de l'altérité véçue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe congrès de la SHMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Gottingen, Allemagne. pp.171-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la Reconquête sur les situations et statuts sociaux inférieurs dans le Sud du Portugal (1147-1249) : un avilissement 'invisible' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Rome, Italie. pp.715-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tolérance chrétienne dans l'historiographie portugaise de la Reconquête (XII-XIIIe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque du quatrième centenaire de l'édit de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nantes, France. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont, Julien Bachelier, Samuel Chollet, Jean-Claude Meuret (dir.), &amp;lt;i&amp;gt;Les mondes ruraux de l’Ouest de la France au Moyen Âge. Société, pouvoirs, habitats&amp;lt;/i&amp;gt;, Rennes (Presses universitaires de Rennes) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2025.2.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Christophe Picard (1954-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.459-462. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification des lieux habités et lieux-dits dans le sud du Portugal aux XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (46), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16497-5.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04540220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Denis Menjot (1948-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.463-464. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique des circonscriptions et la qualification des territoires dans les œuvres savantes et les sources documentaires, en latin, langues romanes et arabe : quelques orientations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.507-514. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ajm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Robert Durand (1936-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (263-264), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.14208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : José Mattoso (1933-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (263-264), pp.305-306. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.14204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'História de Portugal du Círculo de Leitores, autour du genre de l’histoire nationale et des nations en Péninsule ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.39905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04569991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Historiografía asturiana del siglo IX / Las Siete Partidas / Traduire pour convaincre dans l’Espagne du Moyen Age et du Siècle d’Or, 36, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.35032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.35032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Graça Vicente, Povoamento e Propriedade. Entre o Zêzere e o Tejo (séc. XII-XIV), Lisbonne, Colibri / Academia Portuguesa de Historia (Colibri historia, 46), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.547-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schroeder, Les hommes et la terre de saint Remacle. Histoire sociale et économique de l'abbaye de Stavelot-Malmedy, VIIe -XIVe siècle, Bruxelles, Éditions de l'université de Bruxelles (Histoire), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.526-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02477597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circulação reticular da informação em meio rural historiografia e pistas de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revista opsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Os Usos da Memória: Representações do Passado nas Fontes Medievais, 18, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5216/ov18i1.51035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Branco Correia, Elvas na idade Média, Lisbonne, Colibri/CIDEHUS (Biblioteca estudos e coloquios, 32), 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mouthon, Les communautés rurales en Europe au Moyen Âge. Une autre histoire poli­tique du Moyen Âge, Rennes, Presses universi­taires de Rennes (Didact histoire), 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.526-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toubert. - Les structures du Latium médiéval. Le Latium méridional et la Sabine du IXe à la fin du XIIe siècle. Rome, école française de Rome,2 vol., 2015, xxxrx-1500 p. (Classiques - école française de Rome).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210-212. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Madani. - L'hydraulique dans le monde musulman médiéval. Helsinki, Academia Scientarium Fennica, 2012, 270 p., ill. (Annales Academiae Scientarium Fennica. Humaniora ; Suomalaisen Tiedeakatemian Toimituksia, 363)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Amaral et Mario Jorge Barroca. - A condessa-rainha. Teresa. Lisbonne, Circulo de Leitores, 2012, 424 p., ill. (Rainhas de Portugal, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (236), pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores (Ed. & Transl.), The Mughal Padshah. A Jesuit Treatise on Emperor Jahangir’s Court and Household, Leiden/Boston: Brill, 2016. 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entangled religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.civ-cix. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/er.v3.2016.CIII-CIX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cardini. - The Companion to Medieval Society [trad. Corrado Federici]. Montréal/ Kingston/Londres, 2012, 288 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (233), pp.84-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fanny, Les Plantagenêts et leur empire. Construire un territoire politique, Rennes, PUR, coll. « Histoire », 2014, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.179-182. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.3334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01436245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da instituição régia no Portugal medievo: ensaio de uma perspectiva estrutural. The role of the Royal Instituition in Medieval Portuguese : A structural perspective essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locus, Revista de História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poder e governança na Idade Media, 22 (1), pp.139-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria do Rosario Barbosa Morujão. - A Sé de Coimbra. A instituição e a Chancelaria (1080-1318). Lisbonne, Fundaçao Calouste Gulbenkian, 2010, 795 p., fig., ill., tabl. (Textos Universitarios de Ciuências Sociais e Humanas).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.511-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Balard et Christophe Picard. - La Méditerranée au Moyen Âge. les hommes et la mer. Paris, Hachette, 2014, 28 p., plans, cartes (carrés-histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideologia da guerra ou ideologia dos guerreiros ? Mais algumas interpretações do relato da batalha do Salado (1340) no Livro de Linhagens do Conde Dom Pedro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.84-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio González Ramos. - Villas reales en el reino de León. Los procesos pobladores de Fernando II y Alfonso IX en la tierra de León. León, Centro de estudios e investigación &amp;quot;San Isidoro&amp;quot;, 2008, 776 p., ill. (Fuentes y estudios de historia leonesa, 124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (229), pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mazzoli-Guintard et Almudena Ariza Armada, collab. - Gouverner en terre d'Islam, Xe-XVe siècle. Rennes, Presses universitaires de Rennes, 2014, 378 p. (Didact Histoire) / Sylvie Denoix et Anne-Marie Eddé, dir. - Gouverner en Islam (Xe-XVe siècle). Textes et documents. Paris, Publications de la Sorbonne, 2015, 351 p. (Bibliothèque historique des pays d'Islam, 7 ; Textes et documents d'histoire médiévale, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (230), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiography (The) of Medieval Portugal; c. 1950-2010, dir. José Mattaso. - Lisbonne, Institutio de Estudos medievalas, 2011, 631 p. (Estudos, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (232), pp.427-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Epstein. - An Economic and Social History of Later Medieval Europe, 10000-1500. Cambridge/New York, Cambridge University Press, 2009, IX-290 p. ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (231), pp.310-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Macias. - Mértola. Le dernier port de la Méditerranée. Catalogue de l'exposition &amp;quot;Mértola - histoire et patrimoine, Ve-XIIIe siècles&amp;quot;. Mértola, Campo Arqueológico de Mértola, 3 vol. 2006, 885 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (229), pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Linehan, Portugalia Pontificia: Materials for the History of Portugal and the Papacy 1198-1417, Lisbonne, Fundaçao Calouste Gulbenkian, 2013, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (228 bis), pp.486-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02188400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte. - Aux marges d'al-Andalus. Peuplement et habitat en Estrémadure centre-orientale (VIIIe-XIIIe siècles). Helsinki, Academia Scientarium Fennica, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (225), pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dumasy, Le feu et le lieu. La baronnie de Séverac-le-Château à la fin du Moyen Âge. Collection « CTHS histoire », 46, Paris : CTHS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medievalista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel de Aragão Soares, O espaço ibero-magrebino durante a presença arabe em Portugal e Espanha (Do Al-Garbe à expansão em Marrocos), Coimbra : Palimage, 2012, 336 p. (col. &amp;quot;Raiz do tempo&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (2), pp.211-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historia medieval e os desafios da contemporaneidade na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Diálogos Mediterrânicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesus Torquemada Sanchez, Derecho y medio ambiente en la baja Edad Media castellana, Madrid, Dykinson, 2009, 124 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da lingua na construção identitaria do Reino Português: ensaio de sintese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do circulo de Estudos bandeirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber testamentorum coenobii Laurbanensis (Estudios), éd. José Maria Fernández Catón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (216), pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chronique]. Le Moyen Âge entre Europe et Amérique latine. Le dialogue avec une nouvelle historiographie médiévistique : autour d’un ouvrage et d’une table-ronde récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (214), pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; au Moyen Âge : Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lay, The Reconquest kings of Portugal. Political and cultural reorientation on the medieval frontier, New York : Palgrave Macmillan, 2009, 332 p. 3 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.3478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodriguez-Picavea, Los monjes guerreros en los reinos hispanicos. Las ordenes militares en la Peninsula ibérica durante la Edad media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard de médiéviste français sur l’historiographie de la formation du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus ancien registre de la gestion patronale royale portugaise (Afonso III, 1258) (édition des Gavetas n° XIX, maço 14, doc. 2 et maço 15, doc. 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Aetas. Caderno de estudos medievais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Freire Nunes (dir.), &amp;lt;i&amp;gt;Récits mythiques du Moyen Âge portugais&amp;lt;/i&amp;gt;, Grenoble, Ellug, 2008, 261 p. (Moyen Âge européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.89-90. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13xq4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Antonio Gomes. - In limine conscritionis. Documentos, chancelaria e cultura no mosteiro de Santa Cruz de Coimbra (Séculos XII a XIV). Braga, Palimage, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (211), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13iic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moukarzel, La ville de Beyrouth sous la domination mamelouke (1291-1516) et son commerce avec l'Europe, Beyrouth, Éditions de l'Université Antonine, 2010, 846p. ISBN 978-9953-552-00-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n.p. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Dias Gregorio, Terra e fortuna : os primórdios da humanização da Ilha Terceira (1450?-1550), Ponta Delgada, Centro de história de Além-Mar, coll. &amp;quot; Teses &amp;quot; 4, 2007, 644 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.033.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Benhima. — Safi et son territoire. Une ville dans son espace au Maroc (XIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (208), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13xr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité morphologique et volontarisme social : les limites de l' &amp;quot; urbanisme &amp;quot; dans les habitats villageois méridionaux du Portugal médiéval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coediciones ; 66, 39 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction, possession et résidence dans la formation de communautés locales (Portugal méridional, XIIIe siècle) : le cas des reguengos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Aetas. Caderno de estudos medievais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.103-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portuguese territory before modern-day Portugal: roots or precedents? A geo-historical reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago temporis. Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, III, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evangelista Marques, Uma unidade de organização social do espaço no Entre-Douro-e-Lima (906-1200), A Coruña, Editorial Toxosoutos, &amp;quot; Serie Trivium, 26 &amp;quot;, 2008, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.031.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Farías, Ramon Martí et Aymat Catafau. —&amp;lt;i&amp;gt;Las sagreres a la Catalunya medieval&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.178-183. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1494h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Senac et Thomas Deswarte (éds.), Guerre, pouvoirs et idéologies dans l'Espagne chrétienne aux alentours de l'an mil. Actes du colloque international organisé par le CESCM, Poitiers-Angoulème (26, 27 et 28 sept. 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.268-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cursente et Mireille Mousnier, Les territoires du médiéviste, Rennes, PUR, 2005, 459 pp. 3 ill., 9 tabl., 18 cartes (Histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (198), pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie de S. Isabelle de Portugal en langue vulgaire : présentation et traduction annotée du texte original.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.217-252. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.303608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et altérité culturelle dans l'hagionymie médiévale du Midi portugais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra, ISSN : 0076-1508</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XVII, pp.255-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Vasconcelos e Sousa, (dir.), Ordens religiosas em Portugal : das origens a Trento. Guia histórico, Lisboa, Livros Horizonte, 2006, 591 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.026.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de l'historiographie sur le Moyen Âge portugais au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Vasconcelos E Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (195), pp.213-256. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.2006.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tolan : Les Sarrasins. L’Islam dans l’imagination européenne au Moyen Âge (« Collection historique »). Aubier. Paris. 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra, ISSN : 0076-1508</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.599-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques manuscrits concernant la fiscalité pontificale au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum historiae pontificiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard, Le Portugal musulman (VIIIe-XIIIe siècle). L'Occident d'al-Andalus sous domination islamique, Paris, Maisonneuve et Larose, 2000, 422 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.268-271. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.019.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sílvio Alves Conde, Uma paisagem humanizada. O Médio Tejo nos finais da Idade Média, Cascais, Patrimonia, 2000, 2 vol., 694 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.268-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications paysannes collectives dans le Midi portugais (1275-1385)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.165-192. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.015.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Larrea : La Navarre du IVe au XIIe siècle. Peuplement et société. Préface de Pierre Bonnassie. De Boeck Université (« Bibliothèque du Moyen-Âge » 14). Paris – Bruxelles. 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.249-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des mudéjares par la société chrétienne dans le Midi portugais 1249-1496 : quelques données et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Faculdade de Letras. HISTORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto III (1), pp.183-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sources diplomatiques chrétiennes à la connaissance d’al-Andalus : l’exemple du Garb ‘portugais’ (ressources documentaires et réflexions méthodologiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qurtuba : estudios andalusies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie rurale islamique dans le Sud du Portugal. Recension bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'idéologie portugaise de la reconquête. XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (1), pp.139-165. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/casa.1994.2687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.697916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Boissellier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professeur des universités, 1ère classe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours académique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agrégé d’histoire</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre de la Casa de Velázquez</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Docteur de l’université de Nantes (1996),</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences à l’université de Tours (1997-2003)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsabilité pédagogique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du conseil de perfectionnement du département d’histoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches personnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Portugal médiéval</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Reconquête (idéologie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures socio-économiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monde rural (communautés)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Peuplement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Traduction/typologie des sources écrites</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Péninsule ibérique</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Méditerranée occidentale (latine et Maghreb)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Monde rural</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations Occident latin / monde arabo-musulman</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Territorialité</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Structures socio-économiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Relations villes-campagnes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scripturalité, histoire comparée</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ériger et borner diocèses et principautés au Moyen Âge. Limites et frontières (vol. 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 252 p., 2017, Histoire, 978-2-7574-1633-4. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.16881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01643543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaître et délimiter l'espace localement au Moyen Âge. Limites et frontières (vol. 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flocel Sabaté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 250 p., 2016, Histoire, 978-2-7574-1372-2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Islam et Chrétienté : la territorialisation des frontières, XIe-XVIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Cristina Ferreira Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Boissellier et Isabel Cristina Ferreira Fernandes (dir.). Presses universitaires de Rennes, 272 p., 2015, 978-2-7535-4120-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction administrative d'un royaume : registres de bénéfices ecclésiastiques portugais : XIII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centro de Estudos de História Religiosa, Universidade Católica Portuguesa, 323 p., 2013, Historia religiosa fontes e subsidios, 978-972-8361-47-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues médiévales ibériques. Domaines espagnol et portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Darbord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Menjot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 540 p., 2013, L'atelier du médiéviste ; 12, J. Berlioz, O. Guyotjeannin, 978-2-503-50470-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00817047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'espace aux territoires : la territorialité des processus sociaux et culturels au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brepols, 19, 417 p., 2010, Culture et société médiévales, 978-2-503-53450-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00558998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge. Documents traduits et présentés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Denjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La péninsule Ibérique au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Baloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Denjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 304 p., 2003, 2-86847-851-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le peuplement médiéval dans le sud du Portugal. Constitution et fonctionnement d'un réseau d'habitats et de territoires (XIIe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre culturel Calouste Gulbenkian, 673 p., 2003, Publications du Centre culturel Calouste Gulbenkian, 978-9-7284-6234-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècles). Mélanges en l'honneur de Robert Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Boissellier; M. Bourin. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 230 p., 2002, Histoire, 978-2-8684-7658-6. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.19875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une identité portugaise : la vie rurale entre Tage et Guadiana : de l'Islam à la Reconquête : (Xe-XIVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Boissellier. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa nacional-Casa da moeda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 707 p., 1999, Estudos gerais. Série universitária</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance d'une identité portugaise. La vie rurale entre Tage et Guadiana (Portugal) de l'Islam à la Reconquête (Xe-XIVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Imprensa Nacional-Casa da Moeda, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique territoriale du Portugal (XIIIe‑XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Callegarin; Dominique Valérian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le détroit de Gibraltar (Antiquité – Moyen Âge). III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casa de Velázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-234, 2024, Collection de la Casa de Velázquez, 978-84-9096-423-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder une nouvelle légalité foncière en terre qui fut d'Islam : la formation des domaines ecclésiastiques dans la colonisation portugaise au sud du Tage, XII-XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Jeanneau; Philippe Jarnoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La propriété ecclésiastique dans l'Europe atlantique (IXe-XIXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions du CRBC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.197-226, 2023, Ecclesia, 979-10-92331-59-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04571336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalités vernaculaires et discours savants en images. Bilan des réflexions sur la cartographie locale et régionale médiévale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Bouloux; Jean-Charles Ducène. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires, régions, royaumes. Le développement d'une cartographie locale et régionale dans l'Occident latin et le monde arabe (Xe-XVe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.283-294, 2022, Culture et sociétés médiévales, 978-2-503-59390-6. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.CSM-EB.5.131076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma vila no campo : Loulé e o seu ambiente nos finais da Idade Média</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristóvão de Almeida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adelaide Milán da Costa; Sara Prata. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pequenas cidades no tempo. O ambiente e outros temas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituto de Estudos Medievais (IEM); Câmara Municipal de Castelo de Vide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-238, 2021, Estudos 23, 978-989-54529-5-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge. Rapport introductif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Bührer-Thierry; Violaine Sebillotte Cuchet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-37, 2021, Histoire ancienne et médiévale, 979-10-351-0656-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious elites in Christian and Islamic societies, a possible comparison ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Aurell; Marisa Galvez; Estelle Ingrand-Varenne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transferts culturels entre France et Orient latin (XIIe-XIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-73, 2021, Rencontres, 978-2-406-11405-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04569968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Préfácio” à Marcella Lopes Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">As vidas dos trovadores : Quem foram, como e com quem viviam esses homens e mulheres que cantaram o amor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Máquina de escrever Editora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-23, 2021, 978-65-87517-35-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04572975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gomes Eanes de Zurara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renata Cristina de Sousa Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dicionário: Cem Fragmentos Biográficos. A Idade Média em Trajetórias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Tempestiva; Guilherme Queiroz de Souza, pp.595-601, 2020, 978-65-992343-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04570495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fonder une nouvelle légalité foncière en terre qui fut d'Islam : la formation des domaines ecclésiastiques dans la colonisation portugaise au sud du Tage, XII-XIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et nature. Pour une histoire écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303-310, 2019, 978-2-7535-6841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre poder e cultura : a ideologia político-religiosa em um relato da ocupação portuguesa de Ceuta em 1415 (Crónica do conde D. Pedro de Meneses, por G. E. Zurara)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armênia de Souza; Renata Nascimento. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura, palavra e fé : narrativas e sacralidades no mundo ibérico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazil Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.37-64, 2019, 978-65-5016-281-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres confessionnelles et territoires au Moyen Âge : propositions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphane Boissellier; Isabel Cristina Ferreira Fernandes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Islam et Chrétienté : la territorialisation des frontières, XIe-XVIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-19, 2015, Histoire, 978-2-7535-4120-7. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.89601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05605048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cohabitation religieuse dans les villes européennes, Xe-XVIe siècles : quelques remarques préalables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Tolan, S. Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religious cohabitation in European towns (10th-15th centuries): La cohabitation religieuse dans les villes Européennes, Xe - XVe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2014, 978-2-503-55252-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiente e sociedade medieval portugueses, historiografia e pistas de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rute Dias Gregorio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abordagens à história rural continental e insular portuguesa, séculos XIII-XVIII </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, Centro de História de Além-Mar. Ponta Delgada, pp.25-43, 2013, Estudos &amp; Documentos, 978-989849-221-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délimitation des territoires &amp;quot; subjectifs &amp;quot; locaux dans le sud du Portugal, pendant et après la Reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'espace aux territoires. La territorialité des processus sociaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, Brepols, pp.313-344, 2010, Culture et Société médiévales, 978-2-503-53736-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des grands domaines fonciers &amp;quot;privés&amp;quot; dans la formation du peuplement méridional portugais (XIIe-XVe siècle).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Goncalves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paisagens rurais e urbanas.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de estudos Historicos-UNL, pp.37-52, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un problème de morphogenèse villageoise dans le sud du Portugal, XIIe-XIVe siècle : les habitats à plan , des &amp;quot; villes neuves &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Boisseuil, P. Chastang, L. Feller et J. Morsel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecritures de l'espace social : mélanges d'histoire médiévale offerts à Monique Bourin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.23-37, 2010, Histoire ancienne et médiévale, ISSN : 0290-4500 ; 101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00677448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1385 : Bataille d'Aljubarrota. Naissance de la nation portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Boucheron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire du monde au XVe siècle.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.50-65, 2009, 978-2-213-63549-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rois, la guerre, les Maures. La (re-)construction de l'idéologie de Reconquête dans une source portugaise généalogico-narrative tardive, les 'livres de lignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le pouvoir au Moyen Âge : idéologies, pratiques, représentations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, pp.123-145, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03309409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des églises dans la colonisation portugaise du Gharb al-Andalus et dans l'organisation postérieure de l'habitat au sud du Tage (XII-XVe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expansion occidentale (XIe-XVe s.). Formes et conséquences Actes du 33e congrès de la SHMESP, Madrid, 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.115-131, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La frontière luso-andalouse (&amp;quot;marche inférieure&amp;quot;) Xe-XIIIe siècles : présentation générale et propositions de réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à l'école d'Oviedo d'Etudes aljamiado (dédié au fondateur álvaro Galmés de Fuentes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la FTERSI, pp.109-128, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des franchises aux coutumes : la formation et l'évolution du prélèvement seigneurial (l'exemple d'Évora, 1165-1280)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Bourin; Pascuale Martínez Sopena. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une anthropologie du prélèvement seigneurial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 91, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.443-486, 2003, Histoire ancienne et médiévale, 978-2-85944-570-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03308232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépenses d'un concelho portugais, Loulé (Algarve), à la fin du XIVe siècle à travers un livre de délibérations municipales (vereações)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Menjot, Manuel Sanchez Martinez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La fiscalité des villes au Moyen âge (Occident méditerranéen). 3, la redistribution de l'impôt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Privat, pp.175-192, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population indigène, colonisation castrale et encadrement municipal dans le Midi portugais 1147-ca 1279 : une exploitation sociale de l’espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Bourin; Stéphane Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècle). Mélanges en l’honneur de Robert Durand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-79, 2002, Histoire, 978-2-86847-658-96. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.19892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au thème ... La réflexion sur l’espace rural au Portugal, jeu d’échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Bourin; Stéphane Boissellier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'espace rural au Moyen Âge. Portugal, Espagne, France (XIIe-XIVe siècle). Mélanges en l’honneur de Robert Durand </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.83-88, 2002, Histoire, 978-2-86847-658-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles humanités vues par les explorateurs occidentaux au XVe siècle : aux origines de l'ethnographie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homenaje al Professor Carlos Posac Mon. Ceuta, 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Instituto de Estudios Ceutíes, pp.59-79, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mudéjares dans le Sud portugais : l'étranger, l'intégration et le quotidien XIIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étranger au Moyen Âge Actes du 30e congrès de la SHMESP, Göttingen, 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Sorbonne, pp.179--190, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Algarve árabe no contexto da Europa senhorial e feudal dos séculos IX a XIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O Algarve da Antiguidade aos nossos dias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edições Colibri, p. 91--95, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tolérance chrétienne dans l'historiographie portugaise de la Reconquête (XIIe-XIIIe siècle) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tolérance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.371--383, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conquête chrétienne et acculturation dans le sud du Portugal aux XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Religion et identité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Provence, p. 227--239, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs de la terre (les travailleurs et la terre) dans le Portugal méridional pendant et après la Reconquête XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le travailleur dans les campagnes méditerranéennes au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ. Lyon 2, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dynamiques de minoration à l’origine des « minorités » dans les sociétés médiévales : mécanismes sociologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Notion de minorité religieuse et statutaire appliquée de manière continue aux juifs médiévaux (lundi 24 juin 2024, 15h-16h30) du 3e Congrès de la Société des Etudes Juives. Mobilités, passages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières spatiales, frontières sociales au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Malbos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIe congrès de la SHMESP : Frontières spatiales, frontières sociales au Moyen Âge.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des historiens médiévistes de l'enseignement supérieur public, May 2020, Perpignan (en ligne), France. pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04573019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire une histoire comparée des dynamiques sociales des mondes arabo-musulman et latino-chrétien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Religious elites in Christian and Islamic societies, a possible comparison?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre d'études supérieures de civilisation médiévale de Poitiers; France-Stanford center for interdisciplinary studies à Poitiers; Center for medieval and early modern studies de Stanford, Apr 2019, Poitiers, France. pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03366529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet pour une étude comparée des dynamiques sociales en Occident latin et dans le monde arabo-musulman au Moyen Âge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : Transferts culturels : France et Orient latin aux XIIe et XIIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM; CMEMS, Apr 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une culture (arabo-musulmane) à une autre (latino-chrétienne) dans le Gharb al-Andalus / sud du Portugal, XIIe-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d'études médiévales 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrit, pouvoir et société au Portugal XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence d’agrégation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma cultura (arabo-muçulmana) para outra (latino-cristã) no sul de Portugal, séc. XI-XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de Pós-graduação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomination des lieux habités et lieux-dits dans le sud du Portugal aux XII-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Locus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAMOP, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02436442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et discours juridique (Juslittera & Medievalis Eurôpè Normatis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Devard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier interdisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jan 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02187138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites religieuses et la société en Chrétienté et en Islam, une comparaison possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Les élites en Méditerranée à travers le temps et l’espace,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Tlemcem, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières des territoires supra-locaux. Propositions et acquis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Poitiers, Nantes, Paris, Tours, France. pp.9-16, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.12411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O rumor como sistema cultural do povo nos séculos XII-XV (conférence d’ouverture)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Seminário Internacional “Intercâmbios historiográficos”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Sergipe, Nov 2017, Aracaju, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uma cultura (arabo-muçulmana) para outra (latino-cristã) no sul de Portugal, séc. XI-XV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raconter pour convaincre : le récit de la bataille du Salado (1340) et sa réception supposée par l’aristocratie portugaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaines d’études médiévales 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Jun 2017, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pode a economia rural medieval ser objeto de análise econômica ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire octoral : « Cultura, Espaço e Memória »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Investigação Transdisciplinar, Jun 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. La société, le droit et l’imaginaire dans l’Orient latin… et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Orléans, France. pp.217-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. Mudéjars et morisques : bouger pour survivre ? Notes conclusives sur les dimensions sociale et spatiale du problème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Madrid, Espagne. pp.375-395</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02376327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les châteaux de l’Ordre de Santiago en Alentejo, de la guerre à l’administration, XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II simpósio internacional sobre castelos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Óbidos, Espagne. pp.487-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01464558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion. L’écrit médiéval entre informatif et performatif. Quelques propositions de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Colloque du Programme de travail franco-allemand Epistola</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Poitiers, France. pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02475487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer le roi contre le seigneur : résistance et juridiction dans le sud du Portugal, 1375-1376</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, 2012, Brest, France. pp.441-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation des données immatérielles au Moyen Âge : les transferts culturels sont-ils spatialisables ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : L'itinérance des savoirs et des biens culturels en Méditerranée médiévale. Pour une analyse spatiale des transferts culturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerres confessionnelles et territoires au Moyen Âge : propositions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international : Les territoires frontaliers entre chrétienté et islam, nouvelles approches : la territorialisation, de la guerre à la paix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Palmela, Portugal. pp.7-19, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.89601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitaux ecclésiastiques, croissance économique et circuits épiscopaux dans la formation du Portugal, XIe-XIIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della "Quarantatreesima Settimana di Studi"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Prato, Italie. pp.345-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La circulation réticulaire de l'information en milieu rural : historiographie et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Étude de la rumeur à travers les modalités de sa construction, ses usages et sa diffusion, au cours de trois journées organisées à Poitiers par le Centre d'Etudes Supérieures de Civilisation Médiévale en collaboration avec le Centre d'Histoire Médiévale de Lyon.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.249-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00620999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décimes et réserves des procurations dans la collectorie portugaise (1279-1371). L’apport des registres fiscaux pontificaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Madrid, Espagne. pp.71-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociétés médiévales et approches géographiques : un dialogue de sourds ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Baron-Yelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIIIe congrès de la SHMESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cergy-Pontoise, Marne-la-Vallée, Saint-Quentin-en-Yvelines, France. pp.269-297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rapports entre prélèvement fiscal et mécanismes économiques : leurs représentations dans les Cortes au Portugal dans la première moitié du XIVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti della ‘trentanovesima Settimana di Studi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Prato, Italie. pp.1079-1099</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00344282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La définition de la minorité féminine dans la paysannerie, normes et usages (Portugal méridional, XII-XVe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Fontevraud, France. pp.73-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00606024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la différenciation sociale à la minoration en passant par les régulations, quelques explications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Fontevraud, France. pp.15-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00627693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et nature : quand les historiens recherchent le paléo-environnement à travers des traces culturelles. Conclusion ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du programme 3C2MA-Climat : Catastrophes naturelles et crises sanitaires en Méditerranée médiévale et antique : "Histoire et archéologie du climat, des catastrophes naturelles et des crises sanitaires : approches méthodologiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Madrid, Espagne. pp.303-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et société médiévale portugaise, historiographie et pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études organisées dans le cadre du programme 3C2MA-Climat, catastrophes naturelles et crises sanitaires en Méditerranée médiévale et antique, Université de Nantes, 7 décembre 2007 et Casa de Velázquez, Madrid, 12 décembre 2008.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Nantes, France. pp.163-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00694907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La délimitation des territoires « subjectifs » locaux dans le sud du Portugal, pendant et après la Reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.313-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05519076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à un programme de recherches sur la territorialité : essai de réflexion globale et éléments d'analyse.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la table ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Poitiers, France. pp.5-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00629680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur les déplacements de bétail au Portugal au Moyen Âge, bilan des travaux et éléments de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des XXVIe Journées Internationales d'histoire de l'Abbaye de Flaran</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Flaran, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’honneur nobiliaire, la lutte pour le pouvoir et la guerre dans les ‘livres de lignages’ médiévaux portugais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 3e colloque international sur généalogie et honneur dans le monde arabo-islamique et les pays méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire du monde arabo-musulman médiéval, Dec 2004, Tunis, Tunisie. pp.23-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sociedade rural na lisboeta nas transcçoes do mosteiro de S. Vicente de Fora (1147-1205)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 2e colloque "A nova Lisboa Medieval'' </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Lisbonne, Portugal. pp.97-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rois, la guerre, les Maures. La (re-)construction de l'idéologie de 'Reconquête' dans une source portugaise généalogico-narrative tardive : les &amp;quot;livres de lignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications sur le Pouvoir au Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Aix-Marseille, France. pp.123-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des églises dans la colonisation portugaise du Gharb al-Andalus et dans l'organisation postérieure de l'habitat au sud du Tage (XIe-XV siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIIe congrès de la SHMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des historiens médiévistes de l'enseignement supérieur public May 2002, Madrid, Espagne. pp.115-131, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/shmes.2002.1831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des franchises aux coutumes dans le Midi portugais. La formation et l'évolution du prélèvement seigneurial (l'exemple d'Évora 1165-1280)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Valladolid, Espagne. pp.443-487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre l'habitat et les châteaux dans le Sud du Portugal à la fin du Moyen Âge (d'après le &amp;quot;Livro das fortalezas&amp;quot; de Duarte Darmas)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actas do Simpósio Internacional sobre Castelos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Palmela, Portugal. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00757085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché de la terre et la Reconquête : les transactions du monastère Saint-Vincent de Lisbonne (1147-1205)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de rencontres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire de médiévistique occidentale de Paris., Jun 1999, Treilles ; saint-Lambert-des-Bois, France. pp.445-477</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01460702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mudéjares dans le Sud portugais : l'étranger, l'intégration et le quotidien XIII-XIVe siècles (une approche globale de l'altérité véçue)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXe congrès de la SHMES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Gottingen, Allemagne. pp.171-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conséquences de la Reconquête sur les situations et statuts sociaux inférieurs dans le Sud du Portugal (1147-1249) : un avilissement 'invisible' ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la Table Ronde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Rome, Italie. pp.715-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tolérance chrétienne dans l'historiographie portugaise de la Reconquête (XII-XIIIe siècles) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de colloque du quatrième centenaire de l'édit de Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nantes, France. pp.371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (69)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Laffont, Julien Bachelier, Samuel Chollet, Jean-Claude Meuret (dir.), &amp;lt;i&amp;gt;Les mondes ruraux de l’Ouest de la France au Moyen Âge. Société, pouvoirs, habitats&amp;lt;/i&amp;gt;, Rennes (Presses universitaires de Rennes) 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2025.2.111102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Christophe Picard (1954-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Dejugnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.459-462. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e7a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualification des lieux habités et lieux-dits dans le sud du Portugal aux XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (46), pp.59-79. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16497-5.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04540220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Denis Menjot (1948-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 267, pp.463-464. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12e79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique des circonscriptions et la qualification des territoires dans les œuvres savantes et les sources documentaires, en latin, langues romanes et arabe : quelques orientations méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 268, pp.507-514. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13ajm⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05479199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Robert Durand (1936-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (263-264), pp.307-308. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.14208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : José Mattoso (1933-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (263-264), pp.305-306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.14204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'História de Portugal du Círculo de Leitores, autour du genre de l’histoire nationale et des nations en Péninsule ibérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 39, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.39905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04569991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propos liminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Spania - Revue interdisciplinaire d’études hispaniques médiévales et modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Historiografía asturiana del siglo IX / Las Siete Partidas / Traduire pour convaincre dans l’Espagne du Moyen Age et du Siècle d’Or, 36, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/e-spania.35032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria da Graça Vicente, Povoamento e Propriedade. Entre o Zêzere e o Tejo (séc. XII-XIV), Lisbonne, Colibri / Academia Portuguesa de Historia (Colibri historia, 46), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.547-549</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02185136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Schroeder, Les hommes et la terre de saint Remacle. Histoire sociale et économique de l'abbaye de Stavelot-Malmedy, VIIe -XIVe siècle, Bruxelles, Éditions de l'université de Bruxelles (Histoire), 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.526-528</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02477597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A circulação reticular da informação em meio rural historiografia e pistas de reflexão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revista opsis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Os Usos da Memória: Representações do Passado nas Fontes Medievais, 18, pp.61-80. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5216/ov18i1.51035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Branco Correia, Elvas na idade Média, Lisbonne, Colibri/CIDEHUS (Biblioteca estudos e coloquios, 32), 2013.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.469-471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mouthon, Les communautés rurales en Europe au Moyen Âge. Une autre histoire poli­tique du Moyen Âge, Rennes, Presses universi­taires de Rennes (Didact histoire), 2014.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.526-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02092645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Toubert. - Les structures du Latium médiéval. Le Latium méridional et la Sabine du IXe à la fin du XIIe siècle. Rome, école française de Rome,2 vol., 2015, xxxrx-1500 p. (Classiques - école française de Rome).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.210-212. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02374728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tariq Madani. - L'hydraulique dans le monde musulman médiéval. Helsinki, Academia Scientarium Fennica, 2012, 270 p., ill. (Annales Academiae Scientarium Fennica. Humaniora ; Suomalaisen Tiedeakatemian Toimituksia, 363)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.90-93. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccm.6137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01547423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Carlos Amaral et Mario Jorge Barroca. - A condessa-rainha. Teresa. Lisbonne, Circulo de Leitores, 2012, 424 p., ill. (Rainhas de Portugal, 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (236), pp.421-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Cardini. - The Companion to Medieval Society [trad. Corrado Federici]. Montréal/ Kingston/Londres, 2012, 288 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 59 (233), pp.84-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02370125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Fanny, Les Plantagenêts et leur empire. Construire un territoire politique, Rennes, PUR, coll. « Histoire », 2014, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Bretagne et des pays de l'Ouest : Anjou, Maine, Touraine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.179-182. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/abpo.3334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01436245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Flores (Ed. & Transl.), The Mughal Padshah. A Jesuit Treatise on Emperor Jahangir’s Court and Household, Leiden/Boston: Brill, 2016. 200 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entangled religions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.civ-cix. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13154/er.v3.2016.CIII-CIX⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da instituição régia no Portugal medievo: ensaio de uma perspectiva estrutural. The role of the Royal Instituition in Medieval Portuguese : A structural perspective essay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Locus, Revista de História</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Poder e governança na Idade Media, 22 (1), pp.139-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02368737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria do Rosario Barbosa Morujão. - A Sé de Coimbra. A instituição e a Chancelaria (1080-1318). Lisbonne, Fundaçao Calouste Gulbenkian, 2010, 795 p., fig., ill., tabl. (Textos Universitarios de Ciuências Sociais e Humanas).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.511-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01427210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Balard et Christophe Picard. - La Méditerranée au Moyen Âge. les hommes et la mer. Paris, Hachette, 2014, 28 p., plans, cartes (carrés-histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.287-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideologia da guerra ou ideologia dos guerreiros ? Mais algumas interpretações do relato da batalha do Salado (1340) no Livro de Linhagens do Conde Dom Pedro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Dialogos Mediterrânicos, ISSN : 2237-6585</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7, pp.84-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historiography (The) of Medieval Portugal; c. 1950-2010, dir. José Mattaso. - Lisbonne, Institutio de Estudos medievalas, 2011, 631 p. (Estudos, 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (232), pp.427-431</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01286193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mazzoli-Guintard et Almudena Ariza Armada, collab. - Gouverner en terre d'Islam, Xe-XVe siècle. Rennes, Presses universitaires de Rennes, 2014, 378 p. (Didact Histoire) / Sylvie Denoix et Anne-Marie Eddé, dir. - Gouverner en Islam (Xe-XVe siècle). Textes et documents. Paris, Publications de la Sorbonne, 2015, 351 p. (Bibliothèque historique des pays d'Islam, 7 ; Textes et documents d'histoire médiévale, 11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (230), pp.182-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Ignacio González Ramos. - Villas reales en el reino de León. Los procesos pobladores de Fernando II y Alfonso IX en la tierra de León. León, Centro de estudios e investigación &amp;quot;San Isidoro&amp;quot;, 2008, 776 p., ill. (Fuentes y estudios de historia leonesa, 124)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (229), pp.74-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven A. Epstein. - An Economic and Social History of Later Medieval Europe, 10000-1500. Cambridge/New York, Cambridge University Press, 2009, IX-290 p. ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (231), pp.310-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Macias. - Mértola. Le dernier port de la Méditerranée. Catalogue de l'exposition &amp;quot;Mértola - histoire et patrimoine, Ve-XIIIe siècles&amp;quot;. Mértola, Campo Arqueológico de Mértola, 3 vol. 2006, 885 p., ill.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58 (229), pp.84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Linehan, Portugalia Pontificia: Materials for the History of Portugal and the Papacy 1198-1417, Lisbonne, Fundaçao Calouste Gulbenkian, 2013, 2 vol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (228 bis), pp.486-489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02188400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gilotte. - Aux marges d'al-Andalus. Peuplement et habitat en Estrémadure centre-orientale (VIIIe-XIIIe siècles). Helsinki, Academia Scientarium Fennica, 2010.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 57 (225), pp.83-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Dumasy, Le feu et le lieu. La baronnie de Séverac-le-Château à la fin du Moyen Âge. Collection « CTHS histoire », 46, Paris : CTHS, 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medievalista</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel de Aragão Soares, O espaço ibero-magrebino durante a presença arabe em Portugal e Espanha (Do Al-Garbe à expansão em Marrocos), Coimbra : Palimage, 2012, 336 p. (col. &amp;quot;Raiz do tempo&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XXVII (2), pp.211-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00869888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A historia medieval e os desafios da contemporaneidade na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Diálogos Mediterrânicos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.11-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Jesus Torquemada Sanchez, Derecho y medio ambiente en la baja Edad Media castellana, Madrid, Dykinson, 2009, 124 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, n.p. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.4486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel da lingua na construção identitaria do Reino Português: ensaio de sintese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista do circulo de Estudos bandeirantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26, pp.29-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liber testamentorum coenobii Laurbanensis (Estudios), éd. José Maria Fernández Catón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (216), pp.427-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00672146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; grands territoires &amp;quot; au Moyen Âge : Introduction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Chronique]. Le Moyen Âge entre Europe et Amérique latine. Le dialogue avec une nouvelle historiographie médiévistique : autour d’un ouvrage et d’une table-ronde récents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54 (214), pp.215-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Rodriguez-Picavea, Los monjes guerreros en los reinos hispanicos. Las ordenes militares en la Peninsula ibérica durante la Edad media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 54, pp.93-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00695565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Lay, The Reconquest kings of Portugal. Political and cultural reorientation on the medieval frontier, New York : Palgrave Macmillan, 2009, 332 p. 3 fig.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 40 (2), pp.241-244. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.3478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard de médiéviste français sur l’historiographie de la formation du Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Portuguesa de Historia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, pp.175-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plus ancien registre de la gestion patronale royale portugaise (Afonso III, 1258) (édition des Gavetas n° XIX, maço 14, doc. 2 et maço 15, doc. 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Aetas. Caderno de estudos medievais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.117-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Freire Nunes (dir.), &amp;lt;i&amp;gt;Récits mythiques du Moyen Âge portugais&amp;lt;/i&amp;gt;, Grenoble, Ellug, 2008, 261 p. (Moyen Âge européen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (209), pp.89-90. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13xq4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saul Antonio Gomes. - In limine conscritionis. Documentos, chancelaria e cultura no mosteiro de Santa Cruz de Coimbra (Séculos XII a XIV). Braga, Palimage, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (211), pp.281-284. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13iic⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moukarzel, La ville de Beyrouth sous la domination mamelouke (1291-1516) et son commerce avec l'Europe, Beyrouth, Éditions de l'Université Antonine, 2010, 846p. ISBN 978-9953-552-00-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n.p. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/crm.12345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rute Dias Gregorio, Terra e fortuna : os primórdios da humanização da Ilha Terceira (1450?-1550), Ponta Delgada, Centro de história de Além-Mar, coll. &amp;quot; Teses &amp;quot; 4, 2007, 644 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.223-231. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.033.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00669565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassir Benhima. — Safi et son territoire. Une ville dans son espace au Maroc (XIe-XVIe siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (208), pp.429-432. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13xr2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05088447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularité morphologique et volontarisme social : les limites de l' &amp;quot; urbanisme &amp;quot; dans les habitats villageois méridionaux du Portugal médiéval.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Coediciones ; 66, 39 (1), pp.195-213. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mcv.443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction, possession et résidence dans la formation de communautés locales (Portugal méridional, XIIIe siècle) : le cas des reguengos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Media Aetas. Caderno de estudos medievais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.103-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01457932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Evangelista Marques, Uma unidade de organização social do espaço no Entre-Douro-e-Lima (906-1200), A Coruña, Editorial Toxosoutos, &amp;quot; Serie Trivium, 26 &amp;quot;, 2008, 440 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.202-209. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.031.0195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Portuguese territory before modern-day Portugal: roots or precedents? A geo-historical reflection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imago temporis. Medium Aevum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, III, pp.45-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00936754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Víctor Farías, Ramon Martí et Aymat Catafau. —&amp;lt;i&amp;gt;Las sagreres a la Catalunya medieval&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (206), pp.178-183. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/1494h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01420337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Senac et Thomas Deswarte (éds.), Guerre, pouvoirs et idéologies dans l'Espagne chrétienne aux alentours de l'an mil. Actes du colloque international organisé par le CESCM, Poitiers-Angoulème (26, 27 et 28 sept. 2002)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (203), pp.268-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00708311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Cursente et Mireille Mousnier, Les territoires du médiéviste, Rennes, PUR, 2005, 459 pp. 3 ill., 9 tabl., 18 cartes (Histoire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 50 (198), pp.211-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00705917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie de S. Isabelle de Portugal en langue vulgaire : présentation et traduction annotée du texte original.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 18, pp.217-252. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.RM.2.303608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation sociale et altérité culturelle dans l'hagionymie médiévale du Midi portugais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra, ISSN : 0076-1508</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, XVII, pp.255-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00126042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Vasconcelos e Sousa, (dir.), Ordens religiosas em Portugal : das origens a Trento. Guia histórico, Lisboa, Livros Horizonte, 2006, 591 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.241-247. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.026.0241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un bilan de l'historiographie sur le Moyen Âge portugais au XXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernardo Vasconcelos E Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de civilisation médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 49 (195), pp.213-256. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccmed.2006.2940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Tolan : Les Sarrasins. L’Islam dans l’imagination européenne au Moyen Âge (« Collection historique »). Aubier. Paris. 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lusitania Sacra, ISSN : 0076-1508</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.599-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01463133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques manuscrits concernant la fiscalité pontificale au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archivum historiae pontificiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45, pp.13-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01455516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Sílvio Alves Conde, Uma paisagem humanizada. O Médio Tejo nos finais da Idade Média, Cascais, Patrimonia, 2000, 2 vol., 694 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.268-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Picard, Le Portugal musulman (VIIIe-XIIIe siècle). L'Occident d'al-Andalus sous domination islamique, Paris, Maisonneuve et Larose, 2000, 422 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.268-271. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.019.0253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revendications paysannes collectives dans le Midi portugais (1275-1385)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (1), pp.165-192. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.015.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Larrea : La Navarre du IVe au XIIe siècle. Peuplement et société. Préface de Pierre Bonnassie. De Boeck Université (« Bibliothèque du Moyen-Âge » 14). Paris – Bruxelles. 1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.249-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01461599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appréhension des mudéjares par la société chrétienne dans le Midi portugais 1249-1496 : quelques données et réflexions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Faculdade de Letras. HISTORIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Porto III (1), pp.183-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00734354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport des sources diplomatiques chrétiennes à la connaissance d’al-Andalus : l’exemple du Garb ‘portugais’ (ressources documentaires et réflexions méthodologiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qurtuba : estudios andalusies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3, pp.7-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie rurale islamique dans le Sud du Portugal. Recension bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie islamique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 6, pp.169-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01458000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur l'idéologie portugaise de la reconquête. XIIe-XIVe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boissellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de la Casa de Velázquez</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 30 (1), pp.139-165. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/casa.1994.2687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C7A3164"/>
+    <w:nsid w:val="7C283E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="772CDB59"/>
+    <w:nsid w:val="563368F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F591955A"/>
+    <w:nsid w:val="ED84F5CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Ferreira Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darbord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menjot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734075v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505349v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/19875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.19875" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455148v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreads.com/book/show/25739434-naissance-d-une-identit-portugaise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291540v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479307v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/53483?lang=fr" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571336v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr/ouvrage/la-propriete-ecclesiastique-dans-leurope-atlantique-ixe-xixe-siecle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.131076" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iem.fcsh.unl.pt/publicacoes/pequenas-cidades-no-tempo-o-ambiente-e-outros-temas/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570366v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109666" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569968v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/transferts-culturels-entre-france-et-orient-latin-xiie-xiiie-siecles.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramaquinadeescrever.com.br/produto/as-vidas-dos-trovadores-medievais-quem-foram-estes-homens-e-mulheres-que-cantaram-o-amor/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570495v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeditora.com.br/produto/pre-venda-cultura-palavra-e-fe-narrativas-e-sacralidades-no-mundo-iberico/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464682v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627817v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677448v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444321v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309409v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308418v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308231v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/19892" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.19892" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460506v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291539v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291538v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291541v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291537v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479318v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479337v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573019v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901559v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436459v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435220v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436442v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187138v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374803v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12411" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435210v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435233v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376327v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464558v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239867v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89601" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936835v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344282v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606024v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627693v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694907v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176402v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629680v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457729v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176410v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460657v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2002.1831" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753521v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753475v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757085v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460702v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751380v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734251v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479213v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.111102" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479178v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7a" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540220v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0059" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479182v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e79" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ajm" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514718v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14208" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514732v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14204" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.39905" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185136v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368828v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ov18i1.51035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368316v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092645v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374728v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6069" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547423v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6137" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443819v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/er.v3.2016.CIII-CIX" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427210v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414227v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253122v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178896v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188400v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987554v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360799v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869888v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936870v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4486" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936791v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672146v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253115v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669675v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12416" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669547v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3478" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253060v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658581v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xq4" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659180v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iic" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669683v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12345" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.033.0213" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGR7ZQD9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088447v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xr2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.443" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936754v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697072v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.031.0195" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420337v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1494h" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708311v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705917v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176406v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.303608" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-MT2ZZ2Z7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126042v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734015v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.026.0241" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-W0VN2Z4W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176403v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vasconcelos E Sousa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2940" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463133v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455516v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734011v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.019.0253" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4LZD4G4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734007v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734263v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.015.0165" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461599v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458075v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458000v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733984v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1994.2687" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643543v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boissellier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cl&#233;ment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flocel Sabat&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/septentrion/12406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.16881" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12406" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239859v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Cristina Ferreira Fernandes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00781034v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00817047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Darbord" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menjot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baloup" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Denjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734065v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734056v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Bourin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/19875" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.19875" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.goodreads.com/book/show/25739434-naissance-d-une-identit-portugaise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291540v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479307v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/53483?lang=fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571336v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-brest.fr/crbc-editions/fr/ouvrage/la-propriete-ecclesiastique-dans-leurope-atlantique-ixe-xixe-siecle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9782503593906-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.CSM-EB.5.131076" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570025v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;v&#227;o de Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iem.fcsh.unl.pt/publicacoes/pequenas-cidades-no-tempo-o-ambiente-e-outros-temas/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570366v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Malbos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/109666" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/transferts-culturels-entre-france-et-orient-latin-xiie-xiiie-siecles.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04572975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoramaquinadeescrever.com.br/produto/as-vidas-dos-trovadores-medievais-quem-foram-estes-homens-e-mulheres-que-cantaram-o-amor/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04570495v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573184v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/112766" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aeditora.com.br/produto/pre-venda-cultura-palavra-e-fe-narrativas-e-sacralidades-no-mundo-iberico/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05605048v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/5977/entre-islam-et-chretiente" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89601" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179055v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/Home.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627817v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00677448v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03309409v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308418v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308231v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03308232v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelasorbonne.fr/produit/20/9782859445706/pour-une-anthropologie-du-prelevement-seigneurial-dans-les-campagnes-medievales-xie-xive-siecles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734323v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455564v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/19892" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.19892" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460506v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291541v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479337v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04573019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901559v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366529v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436459v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02436442v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02187138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Devard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374803v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.12411" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435173v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435210v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435233v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435164v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375725v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02376327v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464558v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475487v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374776v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00697879v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239867v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00620999v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344288v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00344282v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606024v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00627693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755082v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00694907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00629680v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176402v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457729v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176410v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753521v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/shmes.2002.1831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753475v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757085v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751380v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734251v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734359v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2025.2.111102" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479178v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dejugnat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e7a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04540220v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16497-5.p.0059" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479182v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12e79" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05479199v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ajm" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514718v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14208" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14204" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.39905" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885066v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Garcia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.35032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02185136v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02477597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368828v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5216/ov18i1.51035" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368316v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092645v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02374728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6069" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547423v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.6137" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370125v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01436245v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/abpo.3334" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13154/er.v3.2016.CIII-CIX" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368737v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427210v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414227v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253122v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286193v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223928v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178896v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247735v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178941v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02188400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987554v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360799v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00869888v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936870v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.4486" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936791v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672146v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253115v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00695565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.3478" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253060v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xq4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659180v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13iic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669683v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.12345" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00669565v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.033.0213" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-CGR7ZQD9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088447v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13xr2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444320v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mcv.443" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697072v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.031.0195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00936754v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420337v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1494h" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00705917v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176406v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.2.303608" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-MT2ZZ2Z7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126042v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.026.0241" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176403v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Vasconcelos E Sousa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccmed.2006.2940" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01463133v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734011v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.019.0253" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-4LZD4G4K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734263v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.015.0165" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461599v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00734354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458075v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casa.1994.2687" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>