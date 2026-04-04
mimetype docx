--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -882,164 +882,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erosion in geomechanics applied to dams and levees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Royet, P.; Bonelli, S. Hermès Lavoisier, 728 p., 2013, ISBN 9782746245365</w:t>
+              <w:t xml:space="preserve">ISTE/Wiley, pp.416, 2013, 978-1-84821-409-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152865v1</w:t>
+                <w:t xml:space="preserve">hal-02598688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion in geomechanics applied to dams and levees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les submersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">ISTE/Wiley, pp.416, 2013, 978-1-84821-409-5</w:t>
+              <w:t xml:space="preserve">Royet, P.; Bonelli, S. Hermès Lavoisier, 728 p., 2013, ISBN 9782746245365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598688v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion par écoulement localisé dans un conduit</w:t>
               </w:r>
@@ -1882,217 +1882,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception du génie civil des déversoirs de digues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
+                <w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les déveroirs sur digues fluviales, Degoutte G. (ed)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Quae, pp.103-135, 2012</w:t>
+              <w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02598694v1</w:t>
+                <w:t xml:space="preserve">hal-02596299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory Tests: Hole Erosion Test (HET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Conception du génie civil des déversoirs de digues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLD Bulletin on Internal Erosion of Dams, Dikes and Their Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICOLD, pp.9, 2012</w:t>
+              <w:t xml:space="preserve">Les déveroirs sur digues fluviales, Degoutte G. (ed)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.103-135, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596299v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of geomaterials</w:t>
               </w:r>
@@ -2692,51 +2692,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3046,295 +3046,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Origin and Distribution of Internal Erosion Signatures in the Floodplain Protected by River Dikes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zezhi Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jules Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfr3.70104⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04535464v1</w:t>
+                <w:t xml:space="preserve">hal-05101865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of internal erosion mechanisms regarding stratigraphy: Agly dike case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Origin and Distribution of Internal Erosion Signatures in the Floodplain Protected by River Dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouardo‐jovick Fogueng-Wafo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 353, pp.108118. </w:t>
+              <w:t xml:space="preserve">Journal of Flood Risk Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (3), pp.e70104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2025.108118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfr3.70104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05101865v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Comparison of Motion Integration Strategies and Discretization Choices in the Material Point Method</w:t>
               </w:r>
@@ -3954,779 +3954,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Internal Erosion of the Pervious Foundation of Flood Protection Dikes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Girolami</w:t>
+                <w:t xml:space="preserve">Occurrence of sand boils landside of a river dike during flooding: A geophysical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghorbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Revil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Barde-Cabusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w15213747⟩</w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 329, pp.107403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2024.107403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04293233v1</w:t>
+                <w:t xml:space="preserve">hal-05574793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the erosion of cohesive granular soils by a submerged jet: a numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Granular Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 25 (1), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10035-022-01289-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924615v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives on the Jet Erosion Test (JET): Lessons Learned, Challenges and Opportunities in Quantifying Cohesive Soil Erodibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guertault Lucie</w:t>
+                <w:t xml:space="preserve">On Internal Erosion of the Pervious Foundation of Flood Protection Dikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celso Castro Bolinaga</w:t>
+                <w:t xml:space="preserve">Rémi Valois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allen Peter</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Burgat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASABE Papers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13031/ja.14714⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (21), pp.3747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w15213747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03559512v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04293233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale inertial transition in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspectives on the Jet Erosion Test (JET): Lessons Learned, Challenges and Opportunities in Quantifying Cohesive Soil Erodibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fox Garey A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriane Clerc</w:t>
+                <w:t xml:space="preserve">Guertault Lucie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Celso Castro Bolinaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allen Peter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bigham Kari A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124910004⟩</w:t>
+              <w:t xml:space="preserve">ASABE Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (2), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13031/ja.14714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03470739v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03559512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precision and computational costs of Level Set-Discrete Element Method (LS-DEM) with respect to DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-34. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2021.104033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the Shields criterion to erosion of weakly cemented granular soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoscale inertial transition in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriane Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 249, pp.08009. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 249, pp.10004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124910004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04116508v1</w:t>
+                <w:t xml:space="preserve">hal-03470739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattlers’ involvement for possibly looser critical states under higher mean stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4758,928 +4758,958 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 249, pp.1-4/11002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202124911002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meso-scale signatures of inertial transitions in granular materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extending the Shields criterion to erosion of weakly cemented granular soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 249, pp.08009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202124908009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-021-01087-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03184125v1</w:t>
+                <w:t xml:space="preserve">hal-04116508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic Propagation of Acid and Base Fronts in Clayey Soil: An Experimental and Numerical Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meso-scale signatures of inertial transitions in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">A. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport in Porous Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11242-020-01457-2⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.24/28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-021-01087-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912274v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic softening in granular materials from a mesoscale perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Electrokinetic Propagation of Acid and Base Fronts in Clayey Soil: An Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banambono Wilfried Forogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.022⟩</w:t>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01457-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02946256v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel GPU-based computational framework for the micromechanical analysis of geotechnical and erosion problems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+                <w:t xml:space="preserve">Macroscopic softening in granular materials from a mesoscale perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaying Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.103404⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 193-194, pp.222-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2020.02.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03258829v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">A parallel GPU-based computational framework for the micromechanical analysis of geotechnical and erosion problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.103404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2019.103404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609790v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM investigations of internal erosion: Grain transport in the light of micromechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Wautier</w:t>
+                <w:t xml:space="preserve">Relevance of Free Jet Model for Soil Erosion by Impinging Jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2866⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.04019047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0001652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984466v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-inertia origin of instabilities in granular materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">DEM investigations of internal erosion: Grain transport in the light of micromechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 42 (9), pp.1037-1056. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nag.2777⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.339-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2866⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984482v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DigueELITE project: lessons learned and impact on the design of levees with lime-treated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5701,3349 +5731,3350 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lesueur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow impact on granular force chains and induced instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (4), pp.042909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.042909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattlers' contribution to granular plasticity and mechanical stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112, pp.172-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.08.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional numerical simulation of chimney fluidization in a granular medium using a combination of discrete element and lattice Boltzmann methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (5), pp.052902. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.97.052902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrages : pourvu qu'ils durent !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nouyrigat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1212, pp.30-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale separation between grain detachment and grain transport in granular media subjected to an internal flow.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wautier</w:t>
+                <w:t xml:space="preserve">Micro-inertia origin of instabilities in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-017-0706-9⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (9), pp.1037-1056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.2777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720370v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of coupled heat and water transport on embankment dam in Kozlowa Gora</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Radzicki</w:t>
+                <w:t xml:space="preserve">Scale separation between grain detachment and grain transport in granular media subjected to an internal flow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Transactions Environment Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4467/2353737XCT.16.200.5949⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (2), 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0706-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605878v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Numerical modelling of coupled heat and water transport on embankment dam in Kozlowa Gora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Geotechnica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
+              <w:t xml:space="preserve">Technical Transactions Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1-S), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4467/2353737XCT.16.200.5949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294943v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D axisymmetrical numerical modelling of the erosion of a cohesive soil by a submerged turbulent impinging jet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Mercier</w:t>
+                <w:t xml:space="preserve">Numerical modelling of concentrated leak erosion during Hole Erosion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roland Borghi</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.12.001⟩</w:t>
+              <w:t xml:space="preserve">Acta Geotechnica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11440-014-0349-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00978682v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">2D axisymmetrical numerical modelling of the erosion of a cohesive soil by a submerged turbulent impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Anselmet</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45, pp.36-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294936v1</w:t>
+                <w:t xml:space="preserve">hal-00978682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime Treatment: New Perspectives for the use of Silty and Clayey Soils in Earthen Hydraulic Structures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Froumentin</w:t>
+                <w:t xml:space="preserve">Comparison of CFD simulations with experimental Jet Erosion Tests results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hydraulic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)HY.1943-7900.0000829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598699v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Lime Treatment: New Perspectives for the use of Silty and Clayey Soils in Earthen Hydraulic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WASSERWIRTSCHAFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.112-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597318v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental geomechanics: a laboratory study on the behaviour of granular material using bender elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Aris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.97-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.668031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595862v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the definition of an average strain tensor for two-dimensional granular material assemblies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing Hole Erosion Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.43-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944925v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of suffusion as an interfacial erosion process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the definition of an average strain tensor for two-dimensional granular material assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamila Rahmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Saxcé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (7-8), pp.947-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9714850⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00979051v1</w:t>
+                <w:t xml:space="preserve">hal-02944925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Numerical modeling of suffusion as an interfacial erosion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 15 (8), pp.1225-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2011.9714850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944922v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating concentrated leak erosion behaviour of cohesive soils by performing hole erosion tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595701v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of suffusion as an interfacial erosion process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piping flow erosion in water retaining structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 15 (8), pp.1225-1241</w:t>
+              <w:t xml:space="preserve">International Journal of Hydropower and Dams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594458v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of internal erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling of suffusion as an interfacial erosion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 15 (8), pp.1207-1224. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 15 (8), pp.1225-1241</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007039v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of seepage location and its intensity by application of irfta model to fibre-optics temperature measurements analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromechanical modelling of internal erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Transactions Environment Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (8), pp.1207-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.1207-1224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596313v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial erosion: A three-dimensional numerical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Lachouette</w:t>
+                <w:t xml:space="preserve">Determination of seepage location and its intensity by application of irfta model to fibre-optics temperature measurements analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Technical Transactions Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (16), pp.55-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593339v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion with viscous incompressible flows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Lachouette</w:t>
+                <w:t xml:space="preserve">Interfacial erosion: A three-dimensional numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.09.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 334 (8-9), pp.555-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00979061v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial erosion: A three-dimensional numerical model</w:t>
+                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion with viscous incompressible flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 200 (1-4), pp.383-391. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2010.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00528972v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00979061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete modelling of time-dependent rockfill behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interfacial erosion: A three-dimensional numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Silvani</w:t>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Désoyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338 (6), pp.333-337</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00358873v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00528972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate solution to the diffusion equation and its application to seepage-related problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete modelling of time-dependent rockfill behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Désoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (5), pp.665-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2007.10.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00305366v1</w:t>
+                <w:t xml:space="preserve">hal-00358873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of piping erosion by means of temperature analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate solution to the diffusion equation and its application to seepage-related problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (1), pp.110-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2007.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592199v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of suffusion as an interfacial erosion process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of piping erosion by means of temperature analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.8</w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.17-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591383v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scaling law in the hole erosion test with a constant pressure drop</w:t>
+                <w:t xml:space="preserve">On the modelling of suffusion as an interfacial erosion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00305364v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impulse response function analysis of pore pressures in earthdams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3, pp.243-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional modeling of piping flow erosion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Golay</w:t>
+                <w:t xml:space="preserve">On pore-pressure analysis in earth-dams by mean on impulse response function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1-2), pp.5-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00979078v1</w:t>
+                <w:t xml:space="preserve">hal-00306454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pore-pressure analysis in earth-dams by mean on impulse response function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
+                <w:t xml:space="preserve">Buoyancy and local friction effects on rockfill settlements: a discrete modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (2), pp.208-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306454v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy and local friction effects on rockfill settlements: a discrete modelling</w:t>
+                <w:t xml:space="preserve">One-dimensional modeling of piping flow erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Silvani</w:t>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2007.04.011⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 336 (9), pp.731-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2008.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00093238v1</w:t>
+                <w:t xml:space="preserve">hal-00979078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer le temps de rupture d'une digue en remblai érodée par conduit traversant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9052,1408 +9083,1511 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gremeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, spécial La prévention des inondations. Aspects techniques et économiques des aménagements de ralentissement dynamique des crues, pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse response function analysis of pore pressures</w:t>
+                <w:t xml:space="preserve">The scaling law in the hole erosion test with a constant pressure drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Water Power and Dam Construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical and Analytical Methods in Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (13), pp.1573 - 1595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nag.683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591382v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On pore-pressure analysis in earth dams by means of impulse response function</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulse response function analysis of pore pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 30 (1-2), pp.5-11</w:t>
+              <w:t xml:space="preserve">International Water Power and Dam Construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (12), pp.36-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589808v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On pore-pressure analysis in earth dams by means of impulse response function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1-2), pp.5-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180726v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion in the boundary layer flow along a slope: a theoretical study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impulse response function analysis of pore pressures in earthdams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roland Borghi</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (3), pp.243-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.12.243-262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00305325v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse response function analysis of pore pressures in earthdams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soil erosion in the boundary layer flow along a slope: a theoretical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJECE.12.243-262⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (6), pp.707-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305327v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Article) Fracture of rigid solids: a discrete approach based on damaging interface modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (8), pp.455-460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2007.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00199582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a constitutive law for the unsteady contact stress in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (6), pp.329-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00161-007-0058-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of piping erosion</w:t>
+                <w:t xml:space="preserve">Modélisation du renard hydraulique et interprétation de l'essai d'érosion de trou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C. R. Mecanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 118, pp.13-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02944902v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'auscultation des barrages en terre : une nécessité</w:t>
+                <w:t xml:space="preserve">On the modelling of piping erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Felix</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">C. R. Mecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 334 (8-9), pp.555 - 559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2006.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00476107v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse retard des mesures d'auscultation de barrages</w:t>
+                <w:t xml:space="preserve">L'auscultation des barrages en terre : une nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Szczesny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 108, pp.31-45</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 41, p. 13 - p. 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180731v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00476107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse retard des mesures d'auscultation de barrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 105, pp.15</w:t>
+              <w:t xml:space="preserve">, 2004, 108, pp.31-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581802v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvrages hydrauliques en remblai : un regard transversal sur l'action de l'eau</w:t>
+                <w:t xml:space="preserve">Analyse retard des mesures d'auscultation de barrages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 26, p. 49 - p. 58</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 105, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00464550v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du couplage fluide-squelette en mécanique des sols, application à la simulation numérique de la construction d'une barrage en terre</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouvrages hydrauliques en remblai : un regard transversal sur l'action de l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Maghrébines de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 11 (1), pp.7-35</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 26, p. 49 - p. 58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579977v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00464550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modélisation du couplage fluide-squelette en mécanique des sols, application à la simulation numérique de la construction d'une barrage en terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guellouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debordes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales Maghrébines de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 11 (1), pp.7-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résolution auto-adaptative par éléments finis de problèmes de diffusion fortement non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 2 (4), pp.495-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10463,182 +10597,182 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation Des Risques D'érosion Pour Les Barrages Et Les Digues En Remblai – Réflexions Et Pratiques Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Congress on Large Dams/Vingt-Huitième Congrès International des Grands Barrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICOLD, May 2025, Chengdu, Chine. pp.1021-1047, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003642428-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Erosion Tests to Quantify Resistance to Erosion During Overflow: The Jet Erosion Test and the Overflow Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10660,92 +10794,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Courivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Twenty-Eighth International Congress on Large Dams/Vingt-Huitième Congrès International des Grands Barrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Chengdu, China. pp.1860-1881, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003642428-90⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05145174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Level Set approach for non-spherical DEM in YADE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10754,685 +10888,685 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Discrete Element Methods (DEM9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DISCRETE ELEMENT METHOD FOR GRANULAR SOLIDS WITH A LEVEL SET SHAPE DESCRIPTION</w:t>
+                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797445v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations numériques discrètes de matériaux granulaires à partir d'une description Level Set des particules</w:t>
+                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Galusinski</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797466v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEM capabilities with Polyhedral and Level Set shape descriptors</w:t>
+                <w:t xml:space="preserve">A DISCRETE ELEMENT METHOD FOR GRANULAR SOLIDS WITH A LEVEL SET SHAPE DESCRIPTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Mohamed</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRN GeoMech workshop on hydromechanical instabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS Congress 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222011v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bordeaux “Pont de Pierre” – A study case of micropiles reinforcement and benefits of HST method and Interaction Soil Structure design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Losset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mariko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third International Symposium on Geotechnical Engineering For The Preservation of Monuments And Historic Sites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Italian Geotechnical Society, Jun 2022, Naples, Italy. pp.744-755, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003308867-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field testing of the overflow erosion of Rhone river levees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Picault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Crampette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Int Seminar on Dam Protections against Overtopping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Madrid, Spain. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03924594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale granular mechanics using MPM x DEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sacha Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11474,3250 +11608,3250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative geocomposite for dredged sediments depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B W Forogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurogeo 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSG-IGS, Sep 2022, Warsaw, Poland. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1260/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The turbulence between geomechanics and vibroacoustics: what is common point?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluid turbulence Applications in Both Industrial and ENvironmental topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d’un essai de surverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Jeuck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Inondations, 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2530076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving dams and dikes strength and resistance to erosion by means of lime treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Herrier</w:t>
+                <w:t xml:space="preserve">Justification de la stabilité des digues et barrages en sols traités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Lherbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Cornacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th ICOLD European Club Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, CHANIA, Greece. pp.12</w:t>
+              <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Chambéry, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609794v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justification de la stabilité des digues et barrages en sols traités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digues résistantes en sol traité à la chaux : les apports du projet DigueELITE et les conséquences sur la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tachkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Chambéry, France. pp.16</w:t>
+              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609871v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues résistantes en sol traité à la chaux : les apports du projet DigueELITE et les conséquences sur la conception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Nerincx</w:t>
+                <w:t xml:space="preserve">Limites des critères de susceptibilité à la suffusion vis-a-vis de la stabilité mécanique des ouvrages en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Chambéry, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24346/cfbr_colloque2019_c23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609793v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limites des critères de susceptibilité à la suffusion vis-a-vis de la stabilité mécanique des ouvrages en remblai</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Wautier</w:t>
+                <w:t xml:space="preserve">Improving dams and dikes strength and resistance to erosion by means of lime treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tachkler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th ICOLD European Club Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, CHANIA, Greece. pp.12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609797v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du risque d'érosion interne des barrages en remblai : méthodologies opérationnelle et en développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Courivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chambéry, France. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Érosion externe des barrages et des digues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Courivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Deroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CFBR : « Justification des barrages : État de l'art et Perspectives»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Chambéry, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais de surverse in situ et quantification de la résistance à l'érosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digues maritimes et fluviales de protection contre les inondations - 3e colloque - Digues 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aix-en-Provence, France. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.2530132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime treatment of soils: a solution for erosion-resistant hydraulic earthen structures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Puiatti</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dam World 2018 Third International Dam World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Foz do Iguaçu, Brazil. pp.10</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607881v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seepages and internal erosion in foundation of Kozlowa Góra dam using temperature measurements modelling and statistical analysis of piezometrical levels</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Siudy</w:t>
+                <w:t xml:space="preserve">Use of DEM-LBM modeling to prove the relevance of free jet model for soil erosion by impinging jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Large Dams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.709-724</w:t>
+              <w:t xml:space="preserve">2nd YADE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607921v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion resistant dikes thanks to soil treatment with lime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+                <w:t xml:space="preserve">Numerical and experimental modeling of cemented soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. 10 p</w:t>
+              <w:t xml:space="preserve">2nd YADE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901804v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the erosion resistance of dikes with the overflowing simulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Petits barrages et digues en sols traités : matériaux, concepts, comportement, retours d'expérience et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Agresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Byron</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. pp.6</w:t>
+              <w:t xml:space="preserve">26th International Congress on Large Dam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.412-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607882v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental modeling of cemented soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The use of lime treated soils in water retaining structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YADE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">IV International Seminar "Earthworks in Europe"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Madrid, Spain. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928897v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of DEM-LBM modeling to prove the relevance of free jet model for soil erosion by impinging jet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Lime treatment of soils: a solution for erosion-resistant hydraulic earthen structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd YADE workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Dam World 2018 Third International Dam World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Foz do Iguaçu, Brazil. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928919v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petits barrages et digues en sols traités : matériaux, concepts, comportement, retours d'expérience et innovation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Agresti</w:t>
+                <w:t xml:space="preserve">Analysis of seepages and internal erosion in foundation of Kozlowa Góra dam using temperature measurements modelling and statistical analysis of piezometrical levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Opalinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Przecherski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Siudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Congress on Large Dam</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Vienna, Autriche. pp.412-438</w:t>
+              <w:t xml:space="preserve">26th International Congress on Large Dams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Vienna, Austria. pp.709-724</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607923v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of lime treated soils in water retaining structures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Herrier</w:t>
+                <w:t xml:space="preserve">Erosion resistant dikes thanks to soil treatment with lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornacchioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Seminar "Earthworks in Europe"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Madrid, Spain. pp.10</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Protection against Overtopping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Grange-over-Sands, United Kingdom. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608376v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leak detection in earth dams and levees using optical fibre distributed temperature sensor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">85th Annual Meeting of International Commission on Large Dams</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.08014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607400v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamics of a jet impinging on a granular layer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Tronçons de digue résistant à la surverse : quantification de la résistance à l'érosion interne et à l'érosion de surface dans le cadre du projet DigueELITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornacchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particles 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">Colloque SHF/CFBR "Hydraulique des barrages et des digues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Chambéry, France. pp.322-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939395v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tronçons de digue résistant à la surverse : quantification de la résistance à l'érosion interne et à l'érosion de surface dans le cadre du projet DigueELITE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Nerincx</w:t>
+                <w:t xml:space="preserve">Micromechanical modelling of suffusion: towards the stability analysis of hydraulic structures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF/CFBR "Hydraulique des barrages et des digues"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials (IWBDG2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.169-175, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56397-8_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819240v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics of soil erosion at the microscale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Numerical insight into the micromechanics of jet erosion of a cohesive granular material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Micromechanics of Granular Media (Powders and Grains 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201714008014⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Montpellier, France. pp.4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201714015017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582949v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosive phenomena at the mesoscale – Perspectives and challenges using coupled LBM-DEM models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cuellar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li-Hua Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeyd Benseghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particles 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modelling of suffusion: towards the stability analysis of hydraulic structures.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+                <w:t xml:space="preserve">Digues et petits barrages en terre : un appareillage permettant de simuler une surverse in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Bifurcation and Degradation in Geomaterials (IWBDG2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque SHF/CFBR "Hydraulique des barrages et des digues"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Chambéry, France. pp.601-612</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901761v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical insight into the micromechanics of jet erosion of a cohesive granular material</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+                <w:t xml:space="preserve">Leak detection in earth dams and levees using optical fibre distributed temperature sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lamour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Micromechanics of Granular Media (Powders &amp; Grains)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">85th Annual Meeting of International Commission on Large Dams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Prague, Czech Republic. pp.8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595249v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digues et petits barrages en terre : un appareillage permettant de simuler une surverse in situ</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Charrier</w:t>
+                <w:t xml:space="preserve">Hydrodynamics of a jet impinging on a granular layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeyd Benseghier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li-Hua Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SHF/CFBR "Hydraulique des barrages et des digues"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Chambéry, France. pp.601-612</w:t>
+              <w:t xml:space="preserve">Particles 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818908v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lime treated soils performance on design of earthfill dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14776,73 +14910,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">84th Icold Annual Meeting: "Appropriate Technology to ensure proper Development, Operation and Maintenance of Dams in Developing Countries"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Johannesburg, South Africa. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01581306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of lime treated soils performance on design of earthfill dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14891,1347 +15025,1347 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd European Conference on Flood Risk Management (FLOODrisk 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Lyon, France. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160714004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical features of jet erosion - A numerical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cuéllar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.H. Luu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de croissance d’une cheminée fluidisée par modélisation DEM-LBM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">LE TRAITEMENT DES SOLS À LA CHAUX : UNE TECHNIQUE INNOVANTE POUR LA CONSTRUCTION DES OUVRAGES HYDRAULIQUES EN TERRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nerincx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Vingt-cinquième congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.554-576</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269352v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'érosion interne: apport du projet Eniroh</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cuéllar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.Y. Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-cinquième congrès des Grands Barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.486-507</w:t>
+              <w:t xml:space="preserve">IV International Conference on Particle-based Methods – Fundamentals and Applications - PARTICLES 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.519-528</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318294v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE TRAITEMENT DES SOLS À LA CHAUX : UNE TECHNIQUE INNOVANTE POUR LA CONSTRUCTION DES OUVRAGES HYDRAULIQUES EN TERRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Puiatti</w:t>
+                <w:t xml:space="preserve">Measuring rockfill deformation by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Silvani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vingt-cinquième congrès des Grands Barrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.554-576</w:t>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Leganés-Madrid, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305743v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring rockfill deformation by digital image correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+                <w:t xml:space="preserve">Cinétique de croissance d'une cheminée fluidisée par modélisation DEM-LBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Leganés-Madrid, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299362v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modelling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.Y. Delenne</w:t>
+                <w:t xml:space="preserve">A real scale experimental dike in lime-treated soil: Evaluation of the methodology, mechanical and hydraulic performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV International Conference on Particle-based Methods – Fundamentals and Applications - PARTICLES 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain. pp.519-528</w:t>
+              <w:t xml:space="preserve">7th International Conference on Scour and Erosion (ICSE-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.521-527</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602099v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A real scale experimental dike in lime-treated soil: Evaluation of the methodology, mechanical and hydraulic performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Puiatti</w:t>
+                <w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Brunier-Coulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Scour and Erosion (ICSE-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.521-527</w:t>
+              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602512v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique de croissance d'une cheminée fluidisée par modélisation DEM-LBM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Ngoma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cuellar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444806v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of the surface erosion of a cohesive soil by means of a coupled LBM-DEM model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+                <w:t xml:space="preserve">Internal erosion resistance of soils treated with lime: An evolutive benefit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Scour and Erosion (ICSE-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269324v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02602513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient regime to fluidized chimney within a granular bed by means of a 2D DEM/LBM modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+                <w:t xml:space="preserve">Cinétique de croissance d’une cheminée fluidisée par modélisation DEM-LBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeff Ngoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Philippe</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on Particle-based Methods – Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelone, Spain. 1121 p</w:t>
+              <w:t xml:space="preserve">22. Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269325v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal erosion resistance of soils treated with lime: An evolutive benefit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Herrier</w:t>
+                <w:t xml:space="preserve">Etude de l'érosion interne: apport du projet Eniroh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Scour and Erosion (ICSE-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.73-80</w:t>
+              <w:t xml:space="preserve">Vingt-cinquième congrès des Grands Barrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Stavanger, Norvège. pp.486-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602513v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Results of Jet Erosion Tests numerical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16240,123 +16374,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pinettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the numerical modelling of the Hole Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16378,275 +16512,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01355443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lime treated soil as an erosion-resistant material for hydraulic earthen structures: state of the art and presentation of the french DigueElite project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nerincx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South Baltic Conference on Dredged Materials in Dike Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Rostock, Germany. pp.75-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sol traité à la chaux : un matériau résistant à l’érosion pour les ouvrages hydrauliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16661,6667 +16795,6667 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque national - Digues 2013 - Digues maritimes et fluviales de protection contre les submersions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Aix-en-Provence, France. pp.572-579</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime Treatment: New Perspectives for the use of Silty and Clayey Soils in Earthen Hydraulic Structures</w:t>
+                <w:t xml:space="preserve">Lime treatment: new perspectives for the use of silty and clayey soils in earthen hydraulic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICOLD European Club Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Venise, Italy. pp.10</w:t>
+              <w:t xml:space="preserve">16. Deutschen Talsperrensymposium, 15-17 Mai 2013, Magdeburg DEU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Magdeburg, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01548437v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime treatment: new perspectives for the use of silty and clayey soils in earthen hydraulic structures</w:t>
+                <w:t xml:space="preserve">Lime Treatment: New Perspectives for the use of Silty and Clayey Soils in Earthen Hydraulic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Deutschen Talsperrensymposium, 15-17 Mai 2013, Magdeburg DEU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Magdeburg, Germany. pp.9</w:t>
+              <w:t xml:space="preserve">9th ICOLD European Club Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Venise, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598700v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Friant-Kern canal : a forgotten example of lime-treated structure in hydraulic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal erosion on dams and dikes: lessons from experience and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Courivaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Congress on Large Dams</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.366-388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring of the suffusion process development using thermal analysis performed with IRFTA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Radzicky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and parametric monitoring of leakages in earth dams using analysis of fibre optic distributed temperature measurements with IRFTA model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Radzicki</w:t>
+                <w:t xml:space="preserve">On the numerical modelling of the Jet Erosion Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pinettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Congress on Large Dams, Kyoto, JPN, 6-8 June 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.93-112</w:t>
+              <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597321v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00757237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lime Treated Materials for Embankment and Hardfill Dam</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Dams for a Changing World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02597320v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal erosion of cohesive soils: laboratory parametric study</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lime Treated Materials for Embankment and Hardfill Dam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lesueur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Puiatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Dams for a Changing World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762192v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the numerical modelling of the Jet Erosion Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Mercier</w:t>
+                <w:t xml:space="preserve">Physical and parametric monitoring of leakages in earth dams using analysis of fibre optic distributed temperature measurements with IRFTA model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
+              <w:t xml:space="preserve">24th International Congress on Large Dams, Kyoto, JPN, 6-8 June 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kyoto, Japan. pp.93-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00757237v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lime treated soil as an erosion-resistant material for hydraulic earthen structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Herrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cuisinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Paris, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse Response Function Analysis model application to the thermical seepage monitoring in the earth dams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Zastosowanie funkcji odpowiedzi impulsowej do analizy ciśnień porowych w zaporach ziemnych</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Radzicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France. 6 p</w:t>
+              <w:t xml:space="preserve">XIV Dam Monitoring International Conference, Safety of Dams - New Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. p. 150 - p. 158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00637467v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zastosowanie funkcji odpowiedzi impulsowej do analizy ciśnień porowych w zaporach ziemnych</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulse Response Function Analysis model application to the thermical seepage monitoring in the earth dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV Dam Monitoring International Conference, Safety of Dams - New Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Warszawa, Poland. p. 150 - p. 158</w:t>
+              <w:t xml:space="preserve">20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654254v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Seepage Monitoring in the Earth Dams with Impulse Response Function Analysis Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Radzicki</w:t>
+                <w:t xml:space="preserve">Interfacial erosion: a three-dimensional numerical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium, Innsbruck, AUT, 22nd-23rd September 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria. pp.6</w:t>
+              <w:t xml:space="preserve">Euro Mediterranean Symposium On Advances in Geomaterial and Structures </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593503v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial erosion: a three-dimensional numerical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Lachouette</w:t>
+                <w:t xml:space="preserve">A Possibility to Identify Piping Erosion in Earth Hydraulic Works Using Thermal Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cedric Galusinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro Mediterranean Symposium On Advances in Geomaterial and Structures </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t>
+              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281027v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Possibility to Identify Piping Erosion in Earth Hydraulic Works Using Thermal Monitoring</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555651v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00555648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piping flow erosion in water retaining structures: inferring erosion rates from hole erosion tests and quantifying the failure time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Seepage Monitoring in the Earth Dams with Impulse Response Function Analysis Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium Dam Safety - Sustainability in a Changing Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Innsbruck, Austria. 6 p</w:t>
+              <w:t xml:space="preserve">IECS 2010, 8th ICOLD European Club Symposium, Innsbruck, AUT, 22nd-23rd September 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Innsbruck, Austria. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00555648v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Naaim</w:t>
+                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596382v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de l'érosion interfaciale des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International symposium on computational geomechanics (COMGEO I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.523-531</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Fry</w:t>
+                <w:t xml:space="preserve">Granular flows : from small-scale experiments to full-scale avalanches. Flow dynamics and forces on structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Faug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t>
+              <w:t xml:space="preserve">ALERT Workshop 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Aussois, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00516263v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of interfacial soil erosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Lachouette</w:t>
+                <w:t xml:space="preserve">Measuring the erodibility of soil materials constituting earth embankments: a key input for dams and levees safety assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Courivaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Fry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.L. Regazzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Hydro 2009, Lyon, 26-28 octobre 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Lyon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378609v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la suffusion comme une érosion d'interface</w:t>
+                <w:t xml:space="preserve">On the modelling of internal soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Rencontres Universitaires de Genie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t>
+              <w:t xml:space="preserve">The 12th International Conference of International Association for Computer Methods and Advances in Geomechanics (IACMAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Goa, India. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343935v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of internal soil erosion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'érosion par renard hydraulique : du laboratoire à l'ouvrage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Conference of International Association for Computer Methods and Advances in Geomechanics (IACMAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Goa, India. 7 p</w:t>
+              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00343941v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'érosion par renard hydraulique : du laboratoire à l'ouvrage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the modelling of internal soil erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI Rencontres Universitaires de Genie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t>
+              <w:t xml:space="preserve">12th International Conférence of IACMAG (International Association for Computer Methods and Advances in Geomechanics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Goa, India. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305373v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'érosion par renard hydraulique : du laboratoire à l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Lachouette</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Rencontres de l'Association Universitaire de Génie Civil (AUGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">XXVI Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590679v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the modelling of internal soil erosion</w:t>
+                <w:t xml:space="preserve">Modélisation de la suffusion comme une érosion d'interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Marot</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conférence of IACMAG (International Association for Computer Methods and Advances in Geomechanics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Goa, India. pp.7</w:t>
+              <w:t xml:space="preserve">XXVI Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nancy, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591009v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00343935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'érosion par renard hydraulique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ternat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t>
+              <w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180734v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense piping flows with erosion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">The scaling law of piping erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lachouette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305498v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria of Erosion for Cohesive Soils</w:t>
+                <w:t xml:space="preserve">THE IMPULSE RESPONSE FUNCTION ANALYSIS OF PORE PRESSURES MONITORING DATA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium of the European Working Group of ICOLD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Freising, Germany. pp.45-59</w:t>
+              <w:t xml:space="preserve">5th International Conference on Dam Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2007, LISBON, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007477v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The scaling law of piping erosion</w:t>
+                <w:t xml:space="preserve">The impulse response analysis of pore pressures monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Lachouette</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">5th International Conference on Dam Engineering, Lisbon, PRT, 14-16 February 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.89-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305500v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE IMPULSE RESPONSE FUNCTION ANALYSIS OF PORE PRESSURES MONITORING DATA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Dam Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2007, LISBON, Portugal</w:t>
+              <w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305324v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impulse response analysis of pore pressures monitoring data</w:t>
+                <w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Radzicki</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ternat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Dam Engineering, Lisbon, PRT, 14-16 February 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.89-96</w:t>
+              <w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589024v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic criteria for internal erosion in cohesive soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impulse response function analysis of pore pressure in earthdams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Radzicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the European Working Group on internal erosion in embankment dams</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Aix-les-Bains, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008261v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Rencontres Universitaires de Genie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t>
+              <w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00180732v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale de l'érosion interne d'une kaolinite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+                <w:t xml:space="preserve">Suspensions denses avec érosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, pp.8</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589405v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspensions denses avec érosion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Lachouette</w:t>
+                <w:t xml:space="preserve">A discrete model for fracture of rigid solids based on a damaging interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Silvani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brivois</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Désoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. CD-ROM (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362112v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impulse response function analysis of pore pressure in earthdams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal and external soil erosion: basic mechanisms, testing and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
+              <w:t xml:space="preserve">14th German Dam Symposium in cooperation with the European Club of ICOLD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305502v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete model for fracture of rigid solids based on a damaging interface</w:t>
+                <w:t xml:space="preserve">Modélisation de l'érosion par renard hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Silvani</w:t>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Désoyer</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. CD-ROM (6 p.)</w:t>
+              <w:t xml:space="preserve">25ème Rencontres universitaires de Génie civil, Bordeaux, 23-25 mai 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Bordeaux, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305496v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00180734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal and external soil erosion: basic mechanisms, testing and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dense piping flows with erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lachouette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th German Dam Symposium in cooperation with the European Club of ICOLD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Freising, Germany</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008355v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Modelling of the Hole Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Scour and Erosion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Amsterdam, Netherlands. (6 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00180736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of earthdam monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Selected problems of water engineering, Politecknika Krakowska Cemagref: results of cooperation, Krakow, POL, 9-11 October 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.133-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02583035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'érosion d'une digue par surverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès français de Mécanique, Nice, 1-5 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02581803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'érosion d'une digue par surverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.x-x</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of erosion of ground surface by a two-phase flow : basic approach and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brivois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Borghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00088893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements : quelques aspects de l'influence de l'eau dans les barrages en remblai</w:t>
+                <w:t xml:space="preserve">Influence de l'eau sur le comportement des matériaux granulaires : un modèle élastoplastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anthiniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole franco-vietnamienne de recherche-mécanique des milieux poreux-sécurité des digues et barrages, Do Son et Hanoi, VNM, 1-13 avril 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Vietnam. pp.17</w:t>
+              <w:t xml:space="preserve">15ème congrès français de mécanique, Nancy, 3-7 septembre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579882v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'eau sur le comportement des matériaux granulaires : un modèle élastoplastique</w:t>
+                <w:t xml:space="preserve">Delayed response analysis of temperature effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Felix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de mécanique, Nancy, 3-7 septembre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, France. pp.6</w:t>
+              <w:t xml:space="preserve">6th benchmark workshop on numerical analysis of dams, Salzburg, AUT, 17-19 octobre 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Austria. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579948v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response analysis of dam monitoring data</w:t>
+                <w:t xml:space="preserve">Auscultation des barrages en remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOLD European Symposium on Dams in a European Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, GEIRANGER, Norway</w:t>
+              <w:t xml:space="preserve">Ecole franco-vietnamienne de recherche-mécanique des milieux poreux-sécurité des digues et barrages, Do Son et Hanoi, VNM, 1-13 avril 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vietnam. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270192v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response analysis of temperature effect</w:t>
+                <w:t xml:space="preserve">Delayed response analysis of dam monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Felix</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th benchmark workshop on numerical analysis of dams, Salzburg, AUT, 17-19 octobre 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Austria. pp.10</w:t>
+              <w:t xml:space="preserve">ICOLD European Symposium on Dams in a European Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, GEIRANGER, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02581804v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auscultation des barrages en remblai</w:t>
+                <w:t xml:space="preserve">Delayed response analysis of dam monitoring data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole franco-vietnamienne de recherche-mécanique des milieux poreux-sécurité des digues et barrages, Do Son et Hanoi, VNM, 1-13 avril 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Vietnam. pp.21</w:t>
+              <w:t xml:space="preserve">Dams in a european content, ICOLD European symposium, Geiranger, NOR, 25-27 June 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Norway. pp.91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579883v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed response analysis of dam monitoring data</w:t>
+                <w:t xml:space="preserve">Ecoulements : quelques aspects de l'influence de l'eau dans les barrages en remblai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dams in a european content, ICOLD European symposium, Geiranger, NOR, 25-27 June 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Norway. pp.91-99</w:t>
+              <w:t xml:space="preserve">Ecole franco-vietnamienne de recherche-mécanique des milieux poreux-sécurité des digues et barrages, Do Son et Hanoi, VNM, 1-13 avril 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Vietnam. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579777v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux économiques de l'auscultation pour la maintenance des barrages</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation hydroplastique du premier remplissage d'un barrage en enrochement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anthiniac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international des grands barrages, Beijing, CHN, 19-22 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.1063-1073</w:t>
+              <w:t xml:space="preserve">53ème Conférence canadienne de géotechnique pour les ouvrages en terre la géotechnique à l'aube du 3ème millénaire, Montréal, CAN, 16-18 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Canada. pp.255-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579412v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settlement by wetting of the upstream rockfills of large dams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.N. Touileb</w:t>
+                <w:t xml:space="preserve">Formulation des actions de l'eau dans une méthode semi-probabiliste aux états-limites pour la justification des barrages poids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Conférence canadienne de géotechnique pour les ouvrages en terre la géotechnique à l'aube du 3 ème millénaire, Montréal, CAN, 16-18 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Canada. pp.263-270</w:t>
+              <w:t xml:space="preserve">20ème congrès international des grands barrages, Beijing, CHN, 19-22 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.499-509</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579414v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hydroplastique du premier remplissage d'un barrage en enrochement</w:t>
+                <w:t xml:space="preserve">Comportement hydromécanique des enrochements de barrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anthiniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53ème Conférence canadienne de géotechnique pour les ouvrages en terre la géotechnique à l'aube du 3ème millénaire, Montréal, CAN, 16-18 octobre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Canada. pp.255-262</w:t>
+              <w:t xml:space="preserve">Colloque physique et mécanique des matériaux granulaires, Marne la Vallée, 5-7 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, France. pp.73-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579413v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation des actions de l'eau dans une méthode semi-probabiliste aux états-limites pour la justification des barrages poids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
+                <w:t xml:space="preserve">Settlement by wetting of the upstream rockfills of large dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.N. Touileb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anthiniac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès international des grands barrages, Beijing, CHN, 19-22 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, pp.499-509</w:t>
+              <w:t xml:space="preserve">53ème Conférence canadienne de géotechnique pour les ouvrages en terre la géotechnique à l'aube du 3 ème millénaire, Montréal, CAN, 16-18 octobre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Canada. pp.263-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579277v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydromécanique des enrochements de barrage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux économiques de l'auscultation pour la maintenance des barrages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Lustrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bourgey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque physique et mécanique des matériaux granulaires, Marne la Vallée, 5-7 septembre 2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, France. pp.73-78</w:t>
+              <w:t xml:space="preserve">20ème congrès international des grands barrages, Beijing, CHN, 19-22 septembre 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, pp.1063-1073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579225v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroplastic analysis of LG2-rockfill dam during construction and impounding stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anthiniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Benchmark Workshop on Numerical Analysis of Dams, Denver Colorado, USA, June 2-5 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, United States. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation des bases d'une méthode semi-probabiliste aux états-limites pour la justification des barrages poids en béton ou maçonnerie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Peyras</w:t>
+                <w:t xml:space="preserve">Modelling saturation settlements in rockfill dams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Anthiniac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème conférence nationale JN-FIAB'98 sur la fiabilité des matériaux et des structures, Marne la Vallée, 23-24 novembre 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.81-91</w:t>
+              <w:t xml:space="preserve">International symposium on new trends and guidelines on dam safety, Barcelona, ESP, 17-19 June 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, Spain. pp.841-847</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577836v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des mesures d'auscultation des barrages par régression linéaire multiple &amp;quot;HST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème conférence nationale JN-FIAB'98 sur la fiabilité des matériaux et des structures, Marne la Vallée, 23-24 novembre 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, France. pp.189-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling saturation settlements in rockfill dams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId454" w:history="1">
+                <w:t xml:space="preserve">Sur le comportement hydroplastique des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Anthiniac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on new trends and guidelines on dam safety, Barcelona, ESP, 17-19 June 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, Spain. pp.841-847</w:t>
+              <w:t xml:space="preserve">Séminaire de rhéologie, Paris, 19-20 mai 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.89-107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577449v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le comportement hydroplastique des sols</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation des bases d'une méthode semi-probabiliste aux états-limites pour la justification des barrages poids en béton ou maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Peyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Anthiniac</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de rhéologie, Paris, 19-20 mai 1998</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, France. pp.89-107</w:t>
+              <w:t xml:space="preserve">2ème conférence nationale JN-FIAB'98 sur la fiabilité des matériaux et des structures, Marne la Vallée, 23-24 novembre 1998</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, France. pp.81-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02577661v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02577836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation périodique d'un matériau argilograveleux saturé, étude paramétrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque national calcul des structures, Giens, 20-23 mai 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.289-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auscultation des barrages en terre, modélisation de l'effet pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Felix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC'97 comparaison entre résultats expérimentaux et résultats de calculs expérimentation et calcul en génie civil, Strasbourg, 22-23 mai 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, France. pp.185-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur l'évolution des pressions interstitielles dans les barrages en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème congrès des grands barrages, Florence, ITA, 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Italie. pp.769-795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsaturated elastoplastic model applied to homogeneous earthdam behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on unsaturated soils Unsat'95, Paris, 6-8 septembre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, France. pp.265-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par la méthode des éléments finis des sols déformables partiellement saturés - Application aux barrages en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire inter-chercheurs. Les modèles au Cemagref : formulation validation pertinence tome 1, Gif-sur-Yvette, 12-13 octobre 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, France. pp.185-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydraulique mécanique dans les sols non saturés, application aux barrages en terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème colloque national calcul des structures, Giens, 16-19 mai 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, France. pp.623-628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of pore pressure and settlements of an embankment dam under static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guellouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Debordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd benchmark workshop on numerical analysis of dams, Paris, 29-30 September 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.701-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement statique et dynamique du Pneusol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Temin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEO 1994 1ère réunion annuelle, Aussois, 21-25 novembre 1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage numérique - expérimental d'une loi de comportement élastoplastique d'un constituant d'un joint de culasse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de simulation d'un barrage en remblai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1993, Giens, France. pp.526-534</w:t>
+              <w:t xml:space="preserve">Le centenaire ESIM, colloque méthodes informatiques de la conception industrielle mécanique des structures, Marseille, 18 juin 1993</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, France. pp.173-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574551v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de simulation d'un barrage en remblai</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recalage numérique - expérimental d'une loi de comportement élastoplastique d'un constituant d'un joint de culasse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cartraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wielgosz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Debordes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le centenaire ESIM, colloque méthodes informatiques de la conception industrielle mécanique des structures, Marseille, 18 juin 1993</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, France. pp.173-181</w:t>
+              <w:t xml:space="preserve">Colloque national calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1993, Giens, France. pp.526-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02574550v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02574551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical integration of multimechanism elastoplastic constitutive laws for geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Debordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Degoutte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international symposium on plasticity and its current applications, Grenoble, 12-16 Août 1991</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, France. pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23331,91 +23465,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomécanique et Érosion, application aux digues et aux barrages - Habilitation à Diriger des Recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de la Méditerrannée, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03264073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23425,100 +23559,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la résolution de problèmes élastoplastiques de mécanique des sols et d'écoulements non saturés par la méthode des élements finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat Mécanique mécanique des solides, Université Aix-Marseille II, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02574547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23528,427 +23662,427 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial de calcul poromécanique avec le logiciel Abaqus v6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03559514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles Rhéologiques et Lois de Comportement - Aide Mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous media - Poromechanics Hydro-mechanical couplings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2019, pp.184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Milieux Continus - Support de cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2018, pp.72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tutorial de calcul poromécanique avec le logiciel Abaqus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2011, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanique des Milieux Continus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Golay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2011, pp.74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23958,2132 +24092,2132 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlassenbroek project - Flanders Hydraulics Research - Field erosion tests on untreated soils - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités, 2è campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">21010Be, Inrae. 2022, pp.42</w:t>
+              <w:t xml:space="preserve">21011Be, INRAE. 2022, pp.107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066769v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités, 2è campagne - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités après 1 an d'immersion - 2ème campagne - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">21011Be, INRAE. 2022, pp.107</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2101280, Inrae. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066750v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités après 1 an d'immersion - 2ème campagne - JET Erosion Test in situ</w:t>
+                <w:t xml:space="preserve">Vlassenbroek project - Flanders Hydraulics Research - Field erosion tests on untreated soils - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2101280, Inrae. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21010Be, Inrae. 2022, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066783v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'essais d'érosion de surverse in situ sur le site de Montfaucon (Gard) - CNR - Prescriptions techniques</w:t>
+                <w:t xml:space="preserve">In situ overflow erosion tests on the site of Monfaucon (Gard, France) - CNR - Technical specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436503v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Martinez</w:t>
+                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Almerinda Pinto</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">INRAE. 2021</w:t>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04037409v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ overflow erosion tests on the site of Monfaucon (Gard, France) - CNR - Technical specifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] INRAE. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436509v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canal Seine Nord Europe - Bassin d’essai de Cizancourt (80200) – Bouygues Travaux Publics - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">[0] 2001380, INRAE, RECOVER. 2021, pp.66</w:t>
+                <w:t xml:space="preserve">Recueil de projets d'expertise internationale à INRAE. Tome 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almerinda Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bontems</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Douzals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Loconto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427913v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE – synthèse de 6 ans de suivi visuel du démonstrateur</w:t>
+                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE, RECOVER. 2021, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] 20005Be, INRAE, RECOVER. 2021, pp.87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03540951v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Vlassenbroek - Lhoist S.A. - Essais d'érosion in-situ sur sols traités - JET Erosion Test in situ</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation d'essais d'érosion de surverse in situ sur le site de Montfaucon (Gard) - CNR - Prescriptions techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[0] 20005Be, INRAE, RECOVER. 2021, pp.87</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03427798v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canal Seine Nord Europe – Essais d’érosion en laboratoire sur sols traités. JET Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2000778, INRAE, RECOVER. 2020, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de nouvelle génération pour la modélisation physique des évènements climatiques extrêmes et de leur impact à la côte - Apports d'une modélisation physique en bassin pour les digues maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auscultation de digue - Analyse des mesures piézométriques au PK230.7 RD entre janvier 1993 et novembre 2015 (aménagement d’Avignon, Projet FO3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Prescriptions Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note sur la méthodologie de surveillance d’anomalie dans une digue en charge - Projet FO3D</w:t>
+                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Tourment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427992v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DigueELITE - FUI n°15 - Rapport Technique final</w:t>
+                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Byron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carvajal</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018, pp.120</w:t>
+                <w:t xml:space="preserve">Yves Grémeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608647v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essais d’érosion de surverse in situ sur les plots d’essais de Salin de Giraud – Résultats</w:t>
+                <w:t xml:space="preserve">Note sur la méthodologie de surveillance d’anomalie dans une digue en charge - Projet FO3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Symadrem. 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03427988v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03427992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermométrie par fibre optique dans les digues - Analyse des mesures de température au PK230.7 RD sur janvier 2015-sept 2016 (aménagement d’Avignon, Projet FO3D)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des sols traités à la chaux dans les digues fluviales - DigueElite - Rapport final de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Tourment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de réalisation du barrage de Lom Pangar (Cameroun) - Étude de la sensibilité à l’érosion interne de la fondation du barrage et de ses matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais d’érosion interne (Hole Erosion Test) - Digues du Rhône, Arles - Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Byron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Grémeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Levees (2010-2013). Ruptures diffuses et érosives des digues fluviales de protection contres les inondations. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ERINOH, Érosion Interne dans les Ouvrages Hydrauliques, Essais de laboratoire, Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02591867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydromécanique dans les sols, support de cours à l'école supérieure de mécanique de Marseille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26093,124 +26227,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Erosion in Earthdams, Dikes and Levees Proceedings of EWG‐IE 26th Annual Meeting 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jommi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sterpi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWG‐IE 26th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Milan, Italy. Springer, pp.366, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26220,65 +26354,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE TRAITEMENT DES SOLS A LA CHAUX POUR LA CONSTRUCTION D'OUVRAGES HYDRAULIQUES DE FAIBLE HAUTEUR. ÉTAT de L'ART ET DE LA PRATIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26316,87 +26450,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIME TREATMENT OF SOILS FOR LIMITED-HEIGHT HYDRAULIC STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Froumentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Puiatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26441,73 +26575,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Booklet 2 DigueELITE project</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05424555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme XP P94-065 – Sols : reconnaissance et essais - Hole Erosion Test - Principe et méthode d'essai en laboratoire pour la détermination des caractéristiques de résistance à l'érosion de conduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26529,165 +26663,165 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelwadoud Mehenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiciel CHETcore d’analyse des résultats d’essai de laboratoire HET (Hole Erosion Test)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essai d'érosion de conduit HET, Hole Erosion Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26696,284 +26830,284 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Criteria of erosion for cohesive soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ternat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment of the risk of internal erosion of water retaining structures: dams, dykes and levees, intermediate Report of the european working group of ICOLD, no 114</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.45-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive defences against internal erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Artières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guidoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Radzicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermediate Report of the European Working Group of ICOLD, no 114</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.235-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26983,161 +27117,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin and distribution of internal erosion signatures in the floodplain protected by river dikes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Girolami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouardo-Jovick Fogueng-Wafo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Burgat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId556"/>
+      <w:footerReference w:type="default" r:id="rId562"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27205,51 +27339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB403AB2"/>
+    <w:nsid w:val="06F5C264"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27436,51 +27570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0282-7824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143767038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/182986144" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-2793-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152865v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbasimaedeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79641-9_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598694v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2025.100690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535464v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Carozza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo&#8208;jovick Fogueng-Wafo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Burgat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70104" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-024-10170-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent del Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736158v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Amin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293233v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15213747" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559512v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fox Garey A." TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guertault Lucie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Castro Bolinaga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Peter" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigham Kari A." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/ja.14714" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470739v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Clerc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124910004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104033" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184125v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01087-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984466v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2866" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984482v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2777" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607878v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042909" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068787v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.08.012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607877v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouyrigat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720370v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0706-9" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opalinski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radzicki" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2353737XCT.16.200.5949" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598699v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944925v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Rahmoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saxc&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594458v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golay" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007039v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.1207-1224" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596313v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593339v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lachouette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seppecher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358873v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.743" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z58ZQ7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.10.017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGWLW2G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592199v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591383v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305364v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.683" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LZZ95VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589640v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306454v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Radzicki" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591382v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589808v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305325v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.03.006" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L87B2G1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305327v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.12.243-262" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199582v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.023" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305326v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0058-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4500XGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476107v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczesny" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felix" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180731v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581802v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464550v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579977v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guellouz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debordes" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576874v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145189v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003642428-44" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145174v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Haddad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003642428-90" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820146v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Valdeyron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losset" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mariko" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308867-56" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116506v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370392v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Mattei" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609871v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agresti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lherbier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609797v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24346/cfbr_colloque2019_c23" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609933v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609934v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campos" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607921v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Przecherski" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siudy" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928897v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928919v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607923v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cochet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608376v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607400v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939395v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939380v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunier-Coulin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56397-8_22" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269352v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318294v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299362v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silvani" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602099v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngoma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602512v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444806v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269325v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598701v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548437v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598700v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597316v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchesne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757253v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radzicky" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597321v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radzicki" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637467v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654254v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593503v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555651v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591866v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378609v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343935v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343941v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305373v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590679v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591009v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180734v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305498v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305500v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305324v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589024v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362112v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305502v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305496v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008355v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583035v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581803v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brivois" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088894v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088893v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579882v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579948v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270192v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581804v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579883v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579777v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579412v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupart" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lustrac" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgey" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579414v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Touileb" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carrere" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579413v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579277v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578795v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577836v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577835v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577449v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577661v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577354v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Quiles" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577299v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carlier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575729v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582170v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574687v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574988v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574189v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debordes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578257v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Temin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574551v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debordes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574550v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607748v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03264073v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574547v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559514v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608379v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608596v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608374v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594456v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597362v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436503v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436509v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427991v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427994v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427990v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427992v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427993v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598765v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579224v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607839v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jommi" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterpi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605875v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589639v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arti&#232;res" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880670v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo-Jovick Fogueng-Wafo" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bonelli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0282-7824" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143767038" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/182986144" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAZ-2793-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677588v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03677595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nicaise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259148v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tardieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03263522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03259157v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Puiatti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nerincx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Fry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152865v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597364v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dascalu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291703v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Abbasimaedeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tatin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lamour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-79641-9_4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Degoutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598903v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sharp" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gaines" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598559v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Beguin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fell" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596299v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598694v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Degoutte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280373v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01280367v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595890v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Begin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guidoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597365v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007486v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ternat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05505140v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zezhi Deng" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Girolami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2025.107850" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Bertola" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04895821v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gete.2025.100690" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05101865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2025.108118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Carozza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo&#8208;jovick Fogueng-Wafo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Burgat" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfr3.70104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sacha Duverger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-024-10170-y" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535470v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Puiatti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lino" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cochet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222127v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasileios Angelidakis" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadegh Nadimi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Utili" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-023-01378-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04535458v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Courivaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent del Gatto" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal El Kadi Abderrezzak" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Morris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736158v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Risso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Amin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Rousseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bondesan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0231788" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574793v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghorbani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Revil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde-Cabusson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Girolami" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2024.107403" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924615v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeyd Benseghier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li-Hua Luu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cu&#233;llar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-022-01289-5" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04293233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valois" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Chaouch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15213747" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559512v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fox Garey A." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guertault Lucie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Castro Bolinaga" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Peter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bigham Kari A." TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13031/ja.14714" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258825v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104033" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470739v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriane Clerc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124910004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253281v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124911002" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116508v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Brunier-Coulin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124908009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03184125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clerc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-021-01087-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02946256v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Liu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2020.02.022" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03258829v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2019.103404" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609790v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cu&#233;llar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Delenne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0001652" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2866" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608375v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lesueur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607878v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.042909" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.08.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095646v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Ngoma" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.052902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607877v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nouyrigat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984482v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2777" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0706-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605878v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Opalinski" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radzicki" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4467/2353737XCT.16.200.5949" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mercier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-014-0349-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978682v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Borghi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2013.12.001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294936v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pinettes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)HY.1943-7900.0000829" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598699v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Froumentin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597318v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Aris" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.668031" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595862v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944925v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Millet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamila Rahmoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Saxc&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.11.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979051v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9714850" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944922v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667667" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595701v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594458v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Golay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.1207-1224" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596313v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lachouette" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Seppecher" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.06.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979061v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lachouette" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2010.09.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-02QZWLMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528972v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358873v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Silvani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.743" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6Z58ZQ7J-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305366v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2007.10.017" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGWLW2G5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592199v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591383v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589640v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306454v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Radzicki" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093238v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2007.04.011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NST7RHR7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-00979078v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.06.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGZ4FDTN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591946v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gremeaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brivois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.683" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3LZZ95VT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591382v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589808v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305327v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.12.243-262" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305325v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2007.03.006" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L87B2G1P-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199582v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.05.023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305326v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-007-0058-5" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-L4500XGQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180726v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02944902v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.07.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR3R8VL1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476107v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Szczesny" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tourment" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Felix" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180731v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581802v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464550v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579977v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guellouz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Debordes" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576874v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145189v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deroo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fry" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003642428-44" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05145174v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinettes" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Haddad" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003642428-90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222014v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Galusinski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Galusinski" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222011v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Mohamed" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03797445v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03820146v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Valdeyron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Losset" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mariko" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003308867-56" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03924594v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Crampette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116506v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370392v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O Mattei" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amielh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borghi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02075095v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Jeuck" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Charrier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530076" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609871v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agresti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lherbier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alleon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609793v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tachkler" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609797v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24346/cfbr_colloque2019_c23" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609794v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornacchioli" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609933v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Courivaud" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609934v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609791v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Byron" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.2530132" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607882v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928919v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cuellar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928897v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607923v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cochet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608376v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607881v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Herrier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campos" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607921v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Przecherski" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Siudy" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901804v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582949v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brunier-Coulin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Luu" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714008014" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819240v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901761v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56397-8_22" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595249v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714015017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939380v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brunier-Coulin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818908v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Charrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607400v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garandet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ducret" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939395v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581306v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160714004" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605285v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305743v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602099v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ngoma" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299362v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Silvani" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444806v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602512v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Charles" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269324v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269325v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602513v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269352v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318294v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355443v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546925v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leconte" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598701v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598700v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548437v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756122v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Berger" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597316v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duchesne" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757253v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Radzicky" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757237v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762192v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597320v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Auriol" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597321v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Radzicki" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757229v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cuisinier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654254v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637467v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01281027v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555651v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555648v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378609v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Golay" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591866v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596382v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Faug" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chambon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naaim" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516263v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Regazzoni" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343941v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590679v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591009v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305373v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343935v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007477v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305500v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305324v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589024v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180732v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008261v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305502v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589405v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362112v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305496v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008355v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180734v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305498v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180736v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583035v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581803v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Brivois" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088894v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00088893v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579948v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthiniac" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581804v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579883v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270192v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579777v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579882v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579413v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579277v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579225v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579414v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.N. Touileb" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carrere" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579412v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poupart" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Lustrac" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgey" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578795v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577449v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577835v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577661v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577836v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577354v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Quiles" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577299v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carlier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575729v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alonso" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582170v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574687v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574988v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debordes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578257v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Temin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574550v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574551v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cartraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wielgosz" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debordes" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607748v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-03264073v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02574547v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03559514v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608379v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608596v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608374v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594456v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597362v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066750v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Byron" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066783v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04066769v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436509v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427913v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03540951v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04037409v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almerinda Pinto" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bontems" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Douzals" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Loconto" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427798v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436503v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03427921v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gr&#233;meaux" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427991v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427994v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427990v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608647v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvajal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427988v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427992v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427993v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427995v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Tourment" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Carvajal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427996v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427997v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598765v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591867v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579224v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607839v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jommi" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sterpi" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400233v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Froumentin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424555v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04450059v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwadoud Mehenni" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605875v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596317v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589637v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ternat" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589639v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Arti&#232;res" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Fabre" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04880670v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouardo-Jovick Fogueng-Wafo" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>