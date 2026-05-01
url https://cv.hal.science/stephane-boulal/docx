--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -957,827 +957,827 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale stochastic dynamics of the afterburning in a supersonic fuel-rich plume: possible evidence of unconfined deflagration-to-detonation transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Langenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Vingert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889375v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combustion dynamics of a dual-inlet side-dump ramjet combustor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-dimensional flame subject to periodic and sinusoidal motion : frequency domain analysis and flame-motion contribution to combustion instability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Genot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 279, pp.114285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2025.114285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the hydro-acoustic coupling responsible for the flashback limit-cycle of a premixed flame at a backward-facing step</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Genot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fabignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Vincent-Randonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 257 (Part 2), pp.112999. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2023.112999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flame dynamics of a subscale rocket combustor operating with gaseous methane and gaseous, subcritical or transcritical oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fdida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matuszewski Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Vingert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Martin-Benito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 242, pp.112179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2022.112179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation on the heat fluxes generated by AP/HTPB solid propellant flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin W. Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Lestrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Lamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion and Flame</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 228, pp.89-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.combustflame.2021.01.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140263v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-05239774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1932,51 +1932,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Armbruster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;rner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan General" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin-Benito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulal St&#233;phane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jo&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommeluere Sylvain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zitoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hansmetzger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187946v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fabignon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112999" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matuszewski Lionel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112179" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140263v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Devillers" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lestrade" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corato" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.030" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889375v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Langenais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fran&#231;ois" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bernigaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Vingert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewen Bard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Davidenko" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Armbruster" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B&#246;rner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333250v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bouton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nicole" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fdida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408875v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan General" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Knapp" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Bee" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839906v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Martin-Benito" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773931v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Devillers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulal St&#233;phane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupays Jo&#235;l" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rommeluere Sylvain" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Didier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13009/EUCASS2022-4446" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395260v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Zitoun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hansmetzger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rodriguez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889375v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239774v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Genot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Pichon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139961v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Genot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Klein" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent-Randonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mura" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2025.114285" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187946v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fabignon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2023.112999" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matuszewski Lionel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2022.112179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin W. Devillers" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Lestrade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corato" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2021.01.030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>