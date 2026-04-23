--- v0 (2026-03-28)
+++ v1 (2026-04-23)
@@ -66,4857 +66,4874 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques à Serra del Cedro et Civita di Tricarico (Programme Ignobilia Oppida Lucanorum) (2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zd6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques à Serra del Cedro et Civita di Tricarico (Programme Ignobilia Oppida Lucanorum) (2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Breloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mainet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/137so⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques à Serra del Cedro et Civita di Tricarico (Programme Ignobilia Oppida Lucanorum) (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Aniceto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Euan Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.9838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04818148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques à Serra del Cedro et Civita di Tricarico (Programme Ignobilia Oppida Lucanorum) (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.6562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03990635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles archéologiques à Serra del Cedro et Civita di Tricarico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier De Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.3643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03990622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes fortifiés et frontières dans l’Italie centrale apennine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132-1, pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet ANR CAECINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 132-1, pp.5-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.9763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Ignobilia Oppida Lucanorum. Fouilles, prospections, études à Serra del Cedro, Civita di Tricarico et Rossano di Vaglio. Cam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.4762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation politique et territoriale des peuples de l’Italie préromaine vue par Tite-Live</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131-1, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.6939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’élevage transhumant en Italie centrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.3010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programme Ignobilia Oppida Lucanorum. Fouilles, prospections, études à Serra del Cedro, Civita di Tricarico et Rossano di Vaglio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier De Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Chapelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1927⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02115026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pagliara</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.4088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le peuplement de l’Italie dans l’Énéide de Virgile : situation historique ou reconstruction érudite ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.4120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Corbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saverio Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 128-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.3874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (126), pp.295-297</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126–2, non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Santoro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126–2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Blake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126–2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.2435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’archeologia all’Ecole française de Rome », in Forma urbis, 18. 1, 2013, p. 4-13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gioanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dumasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forma Urbis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Sites de hauteur des Vestins : Étude De L’organisation territoriale d’un peuple de l’Italie Préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123-1, pp.269-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03168042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins : Étude de l’organisation territoriale d’un peuple de l’Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 122-1, pp.251-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mefra.460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins : étude de l’organisation territoriale d’un peuple de l’Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.280-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2009.10537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins : étude de l’organisation territoriale d’un peuple de l’Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 120 (1), pp.206-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2008.10431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins : étude de l’organisation territoriale d’un peuple de l’Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.253-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gaulois à Chiusi : réflexions sur les mouvements migratoires et sur l’activité diplomatique des Celtes en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (1), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2007.10322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites de hauteur des Vestins : étude de l’organisation territoriale d’un peuple de l’Italie préromaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 118 (1), pp.338-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2006.10993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ardée et les Rutules. Réflexions sur l’émergence et le maintien des identités ethniques des populations du Latium pré-romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01793575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau timbre sur tuile osque de Trebis Arronties à Tricarico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116 (1), pp.293-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2004.10765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita di Tricarico (prov. de Matera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.487-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2003.10745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita di Tricarico (prov. de Matera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (1), pp.500-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2002.10714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gradiscutta di Varmo (prov. de Udine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Tasca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 114 (1), pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2002.10718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317743v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Civita di Tricarico (prov. de Matera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Cazanove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dubouloz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pallud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Caravelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 113 (1), pp.510-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/mefr.2001.10684⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05315088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques pastorales et transhumances en Italie centrale dans l'Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulations animales et zoogéographie en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.99-116, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12wd1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestins et Péligniens durant la guerre sociale : une intégration difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Loredana Cappelletti; Sylvie Pittia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Italie entre déchirement et réconciliation : la guerre sociale (91-88 avant notre ère) et ses lendemains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.391-409, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/139mv⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanization and the Urban Model in Pre-Roman Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marco Maiuro; Jane Botsford Johnson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Oxford Handbook of Pre-Roman Italy (1000--49 BCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.62-75, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/oxfordhb/9780199987894.013.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Celtes en Italie centrale au IVe siècle av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arianna Esposito; Nicolas Delferrière; Andrea Fochesato. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires d’hommes, trajectoires d’objets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.51-67, 2021, 978-2-36441-502-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.eud.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popoli e leghe nell’Italia preromana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Fiori. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Re e popolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, V&amp;R unipress, pp.275-300, 2019, 978-3-8471-1022-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14220/9783737010221.275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Italie du Nord préromaine : multi-ethnicité, métissages ou transferts culturels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Molin, Silvia Capanema, Quentin Deluermoz, Marie Redon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du transfert culturel au métissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.549-564, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.89494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-urbain, proto-urbain, urbain : les agglomérations et les archéologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bourdin, Michel Paoli, Anne Reltgen-Tallon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-363, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.91380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reltgen-Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.9-19, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.91221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques diplomatiques et droit de la guerre durant la conquête de la Cisalpine par Rome (IIIe-IIe s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Bourdin, Julien Dubouloz, Emmanuelle Rosso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.21-34, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.26618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fernique, premier archéologue de l’École française de Rome, de Préneste au pays des Marses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Gras; Olivier Poncet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l'institution. L’École française de Rome, 1873-1895</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École française de Rome, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.2628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréquentation ou intégration : les présences allogènes dans les emporta étrusques et ligures (VIe - IVe siècles av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Clément, John Tolan, Jérôme Wilgaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces d'échanges en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.19-39, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.7832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315080v1</w:t>
-              </w:r>
-[...3209 lines deleted...]
-                <w:t xml:space="preserve">hal-05315088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas des sites archéologiques menacés. Patrimoine à protéger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Betard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Cherche Midi, pp.175, 2023, 978-2-7491-7705-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rome, naissance d'un empire : De Romulus à Pompée, 753-70 av. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Belin, pp.796, 2021, Mondes Anciens, Joël Cornette, 978-2-7011-6495-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03539443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-René de La Blanchère: dalle terre pontine all’Africa romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Pagliara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de l’École française de Rome, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.efr.5889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reltgen-Tallon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.504, 2015, 978-2-7535-3625-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.91203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I tratturi fra tutela e valorizzazione. Atti del Convegno di Foggia. 28 novembre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02115061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Origines » : percorsi di ricerca sulle identità etniche nell'Italia antica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Bellelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Santoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française de Rome, 126 (2), 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mefra.2261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peupler et habiter l’Italie et le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Provence, 2014, 2-85399-927-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.26558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4926,120 +4943,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agglomérations celtiques en Cisalpine à l’épreuve de la conquête romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agglomérations dans le monde celtique et ses marges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius Éditions, pp.355-376, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/nemesis1.9782356135285.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04755494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5049,193 +5066,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage transhumant en Italie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française de Rome. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’élevage transhumant en Italie centrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Castiglioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole française de Rome, Université Lumière Lyon 2 - UMR 5189 HiSoMa, Université de Grenoble-Alpes. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5382,51 +5399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315025v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315026v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315064v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199987894.013.14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315086v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eud.785" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737010221.275" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315075v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89494" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315074v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91380" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315072v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reltgen-Tallon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91221" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315069v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.26618" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315085v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2628" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7832" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315028v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Breloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137so" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818148v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Wall" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9838" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6562" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990622v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3643" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9841" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167136v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4762" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167121v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.6939" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167132v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;paola Castiglioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1927" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168051v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4088" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168058v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Corbier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Russo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3874" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blake" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2435" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168055v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756030v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Natali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.244" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168042v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.536" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317783v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.460" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317777v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10537" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10431" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317772v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10340" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315082v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317762v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.10993" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2004.10765" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317758v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leclerc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pallud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.10745" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317737v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10714" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317743v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tasca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10718" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caravelli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2001.10684" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539443v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168000v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.5889" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315070v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91203" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315068v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.26558" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755494v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Paris" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.17" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913298v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913312v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579385v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourdin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Cazanove" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Aniceto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mainet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zd6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315028v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Breloux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137so" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Voisin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euan Wall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.9838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6562" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03990622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier De Cazanove" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.3643" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167126v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9841" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jolivet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.9763" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.4762" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167121v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.6939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167132v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria&#160;paola Castiglioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.3010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Chapelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1927" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pagliara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4088" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.4120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Corbier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saverio Russo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.3874" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014529v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Paola Castiglioni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Bellelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Santoro" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Castiglioni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2261" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2324" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315078v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Blake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.2435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gioanni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dumasy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315067v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Natali" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.244" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.536" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317783v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefra.460" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317777v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2009.10537" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2008.10431" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317772v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10340" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2007.10322" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317762v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2006.10993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315079v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2004.10765" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317758v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leclerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pallud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2003.10745" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Estienne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10714" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317743v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Fontana" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tasca" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2002.10718" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dubouloz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Caravelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mefr.2001.10684" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315025v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wd1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/139mv" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315064v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oxfordhb/9780199987894.013.14" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eud.785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315065v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14220/9783737010221.275" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315075v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.89494" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315074v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91380" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315072v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Paoli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reltgen-Tallon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91221" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315069v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.26618" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.2628" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315080v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.7832" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Betard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539443v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Virlouvet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168000v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.5889" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.91203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02115061v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962523v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315068v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.26558" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04755494v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Paris" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/nemesis1.9782356135285.17" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913312v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>