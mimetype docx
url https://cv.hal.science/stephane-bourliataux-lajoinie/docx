--- v0 (2026-03-18)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane BOURLIATAUX-LAJOINIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Habilité à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021 : Full Professor in digital marketing, University CNAM Paris (Conservatiore National des Arts et Métiers - Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des cours en ligne et perception des étudiants face à la gestion des données personnelles via une typologie : le cas de l’hybridation et des SPOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 141 (3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.141.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about consumers' ontological security in disaster scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de los peregrinos y estrategia de los actores públicos: el caso del Camino de Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.156.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des individus face au partage des données personnelles : le cas de l’application StopCovid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 130 (4), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.130.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Tourism Sustainability Empowerment Potential of Kids’ Facilitators in Holiday Resorts with Mini-Clubs : A French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ambaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.177-207. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.152.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention to use a contact tracing application: The case of StopCovid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.102998. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.102998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archetypes of locals in destinations victim of overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.283-288. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community based festivals as a tool to tackle tourismphobia and antitourism movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gowreesunkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.219-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination branding and overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Olver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of digital technology to overtourism: the case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Hospitality and Tourism Themes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/whatt-06-2019-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2018.915203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des m-services touristiques sur la proposition de valeur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.101-119. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.085.101.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction measurement instruments for healthcare service users: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Santos De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-311X00027014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des m-services en marketing touristique territorial : proposition d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.095.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-generation, What’s New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Resources Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.ID 784128,. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2011.784128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du marketing direct sur Internet : Le cas controversé des cookies et du spamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajoinie-Bourliataux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.014.73-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne veux pas de vos services ! Comment gérer la communication d’un produit tabou : le cas des pompes funèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bourliataux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannaz Vaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Analytics, privacy and GDPR: the impossible balance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de la Fouchardiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What managers want and real-world needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trends Conference, Jan 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de l’influence de l’image de la destination touristique sur les intentions comportementales des résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite en réalité virtuelle d’un site UNESCO, produit d’appel ou de substitution ? Le cas de Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference - IMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Virtual Reality Tour of a UNESCO Site: A Promotional Attraction or a Substitute? The Case of the Lascaux Cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Conference of the European Marketing Academy (EMAC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy; Bucharest University of Economic Studies, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Product: typology and issues for firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Tamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la gestion des données privées par les applications mobile et satisfaction des usagers : le cas de TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les Chemins de Saint-Jacques de Compostelle en mesurant les attentes des pèlerins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir du tourisme : mutations et adaptations. 10e conférence de l'AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme (AFMAT), May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie digitale au service du développement de la marque employeur pour attirer les talents : le cas de la fonction territoriale polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GRT management et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2023, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avez-vous une réservation ? Comment les préoccupations des consommateurs en matière de protection de la vie privée mettent en péril l'évaluation sur les plateformes de réservation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du coworking au « co-learning » : impacts des tiers lieux ou Campus Connectés sur la formation et l’employabilité des apprenants en contexte insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de société et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Laboratoire GDI, Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from collective threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, Strategy &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Intention to Use a Health Tracking Application During the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Have a Reservation? How Consumer Privacy Concerns Jeopardize Online Tourism Agencies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’acceptation des cours en ligne et de la satisfaction par les étudiants – le cas du passage forcé lors du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Raicovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Recherche AUNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecarts d'estimation de prix avant/après exposition a un message publicitaire en format vidéo immersive vs format vidéo traditionnelle : une application dans le domaine du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prix et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrélation entre la présence sur les réseaux sociaux sur le nombre d’entrées des sites touristiques, le cas de la « Loire Valley » et de Tripadvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the International Business Information Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), Jun 2017, Vienna, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de satisfaction d’une manifestation sportive par l’analyse tétraclasse, le cas du running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du paradoxe « Privacy/Personalization » dans l’usage des smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM; IAE Lyon, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de perception de la vie privée sur les smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des nouvelles technologies de l’information et de la communication pour renforcer la coopération entre l’état et les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Stolupin de la région de basse volga, Nov 2011, Saratov, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « e-génération » en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, Nov 2010, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of net surveys, the role of total length and colour of the questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising effectiveness of Internet : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande distribution et Internet : une nouvelle technique de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Thill - La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup »</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Digital Strategy Increases Over-Tourism – The Case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Collaborative Tourism in a Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study 5: A Paradox of the UNESCO “World Heritage” Label? The Case of the Way of St James of Compostela in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overtourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267-284, 2020, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42458-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane BOURLIATAUX-LAJOINIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Habilité à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021 : Full Professor in digital marketing, University CNAM Paris (Conservatiore National des Arts et Métiers - Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des cours en ligne et perception des étudiants face à la gestion des données personnelles via une typologie : le cas de l’hybridation et des SPOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 141 (3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.141.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de los peregrinos y estrategia de los actores públicos: el caso del Camino de Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.156.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about consumers' ontological security in disaster scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des individus face au partage des données personnelles : le cas de l’application StopCovid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 130 (4), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.130.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Tourism Sustainability Empowerment Potential of Kids’ Facilitators in Holiday Resorts with Mini-Clubs : A French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ambaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.177-207. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.152.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention to use a contact tracing application: The case of StopCovid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.102998. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.102998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archetypes of locals in destinations victim of overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.283-288. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community based festivals as a tool to tackle tourismphobia and antitourism movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gowreesunkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.219-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination branding and overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Olver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of digital technology to overtourism: the case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Hospitality and Tourism Themes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/whatt-06-2019-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2018.915203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des m-services touristiques sur la proposition de valeur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.101-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.085.101.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction measurement instruments for healthcare service users: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Santos De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-311X00027014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des m-services en marketing touristique territorial : proposition d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.095.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-generation, What’s New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Resources Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.ID 784128,. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2011.784128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du marketing direct sur Internet : Le cas controversé des cookies et du spamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajoinie-Bourliataux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.014.73-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Analytics, privacy and GDPR: the impossible balance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de la Fouchardiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What managers want and real-world needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trends Conference, Jan 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne veux pas de vos services ! Comment gérer la communication d’un produit tabou : le cas des pompes funèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bourliataux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannaz Vaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de l’influence de l’image de la destination touristique sur les intentions comportementales des résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite en réalité virtuelle d’un site UNESCO, produit d’appel ou de substitution ? Le cas de Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference - IMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Product: typology and issues for firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Tamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Virtual Reality Tour of a UNESCO Site: A Promotional Attraction or a Substitute? The Case of the Lascaux Cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Conference of the European Marketing Academy (EMAC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy; Bucharest University of Economic Studies, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la gestion des données privées par les applications mobile et satisfaction des usagers : le cas de TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les Chemins de Saint-Jacques de Compostelle en mesurant les attentes des pèlerins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir du tourisme : mutations et adaptations. 10e conférence de l'AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme (AFMAT), May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie digitale au service du développement de la marque employeur pour attirer les talents : le cas de la fonction territoriale polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GRT management et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2023, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avez-vous une réservation ? Comment les préoccupations des consommateurs en matière de protection de la vie privée mettent en péril l'évaluation sur les plateformes de réservation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du coworking au « co-learning » : impacts des tiers lieux ou Campus Connectés sur la formation et l’employabilité des apprenants en contexte insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de société et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Laboratoire GDI, Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from collective threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, Strategy &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Intention to Use a Health Tracking Application During the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Have a Reservation? How Consumer Privacy Concerns Jeopardize Online Tourism Agencies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecarts d'estimation de prix avant/après exposition a un message publicitaire en format vidéo immersive vs format vidéo traditionnelle : une application dans le domaine du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prix et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’acceptation des cours en ligne et de la satisfaction par les étudiants – le cas du passage forcé lors du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Raicovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Recherche AUNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrélation entre la présence sur les réseaux sociaux sur le nombre d’entrées des sites touristiques, le cas de la « Loire Valley » et de Tripadvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the International Business Information Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), Jun 2017, Vienna, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de satisfaction d’une manifestation sportive par l’analyse tétraclasse, le cas du running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du paradoxe « Privacy/Personalization » dans l’usage des smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM; IAE Lyon, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de perception de la vie privée sur les smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des nouvelles technologies de l’information et de la communication pour renforcer la coopération entre l’état et les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Stolupin de la région de basse volga, Nov 2011, Saratov, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « e-génération » en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, Nov 2010, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of net surveys, the role of total length and colour of the questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising effectiveness of Internet : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande distribution et Internet : une nouvelle technique de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Thill - La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Digital Strategy Increases Over-Tourism – The Case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Collaborative Tourism in a Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study 5: A Paradox of the UNESCO “World Heritage” Label? The Case of the Way of St James of Compostela in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overtourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267-284, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42458-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.141.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04147024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fawaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roessner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Okazaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dosquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.156.0069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dosquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ambaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.152.0177" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.102998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Seraphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ivanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2019.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gowreesunkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165059v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues S&#233;raphin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Olver" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.11.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165055v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llu&#237;s del Olmo Arriaga" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/whatt-06-2019-0041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165061v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2018.915203" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.101.119" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Santos De Almeida" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Martins" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00027014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165067v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0065" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925812v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lajoinie-Bourliataux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.014.73-79" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938558v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bourliataux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petitpretre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gauthier-Peiro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421396v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tamim" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099337v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099327v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099329v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raicovitch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499724v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499767v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654440v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01653843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157426v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157421v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157428v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03168898v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165050v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42458-9_15" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.141.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.156.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04147024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fawaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roessner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Okazaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dosquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ambaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.152.0177" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.102998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Seraphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ivanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2019.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gowreesunkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-273GF6KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues S&#233;raphin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Olver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.11.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPZK4P6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llu&#237;s del Olmo Arriaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/whatt-06-2019-0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2018.915203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.101.119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Santos De Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00027014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lajoinie-Bourliataux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.014.73-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bourliataux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petitpretre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gauthier-Peiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tamim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raicovitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01653843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42458-9_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>