--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane BOURLIATAUX-LAJOINIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Habilité à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021 : Full Professor in digital marketing, University CNAM Paris (Conservatiore National des Arts et Métiers - Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des cours en ligne et perception des étudiants face à la gestion des données personnelles via une typologie : le cas de l’hybridation et des SPOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 141 (3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.141.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de los peregrinos y estrategia de los actores públicos: el caso del Camino de Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.156.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about consumers' ontological security in disaster scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des individus face au partage des données personnelles : le cas de l’application StopCovid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 130 (4), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.130.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Tourism Sustainability Empowerment Potential of Kids’ Facilitators in Holiday Resorts with Mini-Clubs : A French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ambaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.177-207. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.152.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention to use a contact tracing application: The case of StopCovid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.102998. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.102998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archetypes of locals in destinations victim of overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.283-288. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community based festivals as a tool to tackle tourismphobia and antitourism movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gowreesunkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.219-223. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination branding and overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Olver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of digital technology to overtourism: the case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Hospitality and Tourism Themes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/whatt-06-2019-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2018.915203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des m-services touristiques sur la proposition de valeur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.101-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.085.101.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction measurement instruments for healthcare service users: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Santos De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-311X00027014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des m-services en marketing touristique territorial : proposition d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.095.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-generation, What’s New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Resources Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.ID 784128,. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2011.784128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du marketing direct sur Internet : Le cas controversé des cookies et du spamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajoinie-Bourliataux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.014.73-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Analytics, privacy and GDPR: the impossible balance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de la Fouchardiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What managers want and real-world needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trends Conference, Jan 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne veux pas de vos services ! Comment gérer la communication d’un produit tabou : le cas des pompes funèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bourliataux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannaz Vaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de l’influence de l’image de la destination touristique sur les intentions comportementales des résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite en réalité virtuelle d’un site UNESCO, produit d’appel ou de substitution ? Le cas de Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference - IMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Product: typology and issues for firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Tamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Virtual Reality Tour of a UNESCO Site: A Promotional Attraction or a Substitute? The Case of the Lascaux Cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Conference of the European Marketing Academy (EMAC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy; Bucharest University of Economic Studies, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la gestion des données privées par les applications mobile et satisfaction des usagers : le cas de TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les Chemins de Saint-Jacques de Compostelle en mesurant les attentes des pèlerins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir du tourisme : mutations et adaptations. 10e conférence de l'AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme (AFMAT), May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie digitale au service du développement de la marque employeur pour attirer les talents : le cas de la fonction territoriale polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GRT management et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2023, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avez-vous une réservation ? Comment les préoccupations des consommateurs en matière de protection de la vie privée mettent en péril l'évaluation sur les plateformes de réservation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du coworking au « co-learning » : impacts des tiers lieux ou Campus Connectés sur la formation et l’employabilité des apprenants en contexte insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de société et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Laboratoire GDI, Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from collective threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, Strategy &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Intention to Use a Health Tracking Application During the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Have a Reservation? How Consumer Privacy Concerns Jeopardize Online Tourism Agencies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecarts d'estimation de prix avant/après exposition a un message publicitaire en format vidéo immersive vs format vidéo traditionnelle : une application dans le domaine du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prix et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’acceptation des cours en ligne et de la satisfaction par les étudiants – le cas du passage forcé lors du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Raicovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Recherche AUNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrélation entre la présence sur les réseaux sociaux sur le nombre d’entrées des sites touristiques, le cas de la « Loire Valley » et de Tripadvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the International Business Information Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), Jun 2017, Vienna, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de satisfaction d’une manifestation sportive par l’analyse tétraclasse, le cas du running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du paradoxe « Privacy/Personalization » dans l’usage des smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM; IAE Lyon, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de perception de la vie privée sur les smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des nouvelles technologies de l’information et de la communication pour renforcer la coopération entre l’état et les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Stolupin de la région de basse volga, Nov 2011, Saratov, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « e-génération » en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, Nov 2010, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of net surveys, the role of total length and colour of the questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising effectiveness of Internet : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande distribution et Internet : une nouvelle technique de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Thill - La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Digital Strategy Increases Over-Tourism – The Case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Collaborative Tourism in a Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study 5: A Paradox of the UNESCO “World Heritage” Label? The Case of the Way of St James of Compostela in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overtourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267-284, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42458-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:86.197916666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane BOURLIATAUX-LAJOINIE </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités - Habilité à Diriger des Recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021 : Full Professor in digital marketing, University CNAM Paris (Conservatiore National des Arts et Métiers - Paris)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des cours en ligne et perception des étudiants face à la gestion des données personnelles via une typologie : le cas de l’hybridation et des SPOC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 141 (3), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.141.0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know about consumers' ontological security in disaster scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Consumer Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp.1483-1499. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijcs.12926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectativas de los peregrinos y estrategia de los actores públicos: el caso del Camino de Santiago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 156, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.156.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04132049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Tourism Sustainability Empowerment Potential of Kids’ Facilitators in Holiday Resorts with Mini-Clubs : A French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Ambaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.177-207. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.152.0177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural intention to use a contact tracing application: The case of StopCovid in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 68, pp.102998. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2022.102998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification des individus face au partage des données personnelles : le cas de l’application StopCovid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, N° 130 (4), pp.135-156. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.130.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archetypes of locals in destinations victim of overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Ivanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 43, pp.283-288. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2019.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Destination branding and overtourism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Séraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Olver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dark side of digital technology to overtourism: the case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Worldwide Hospitality and Tourism Themes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (5), pp.582-593. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/whatt-06-2019-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community based festivals as a tool to tackle tourismphobia and antitourism movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Seraphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gowreesunkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafeed Zaman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hospitality and Tourism Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39, pp.219-223. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhtm.2018.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2018.915203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Review Ratings and the Impact on the Number of Visits to a Tourist and Cultural Attraction: the case of the Loire Valley and TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Social Networking and Virtual Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des m-services touristiques sur la proposition de valeur d’une ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85, pp.101-119. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.085.101.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisfaction measurement instruments for healthcare service users: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Santos De Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Martins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Saúde Pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (1), pp.11-25. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/0102-311X00027014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enjeu des m-services en marketing touristique territorial : proposition d'un cadre d'analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux- Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Riviere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 95 (2), pp.65. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/resg.095.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-generation, What’s New?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Resources Management Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.ID 784128,. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5171/2011.784128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des comportements de navigation sur un site marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kalika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/dm.022.79.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du marketing direct sur Internet : Le cas controversé des cookies et du spamming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lajoinie-Bourliataux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.73-79. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7193/DM.014.73-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02925812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je ne veux pas de vos services ! Comment gérer la communication d’un produit tabou : le cas des pompes funèbres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Bourliataux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tannaz Vaziri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning Analytics, privacy and GDPR: the impossible balance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de la Fouchardiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">What managers want and real-world needs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Marketing Trends Conference, Jan 2025, Venice, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une meilleure prise en compte de l’influence de l’image de la destination touristique sur les intentions comportementales des résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Charles Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Kaswengi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41ème Congrès international de l’Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE de Lille – University School of Management, Université de Lille; IÉSEG School of Management, Université catholique de Lille, May 2025, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04964047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared Product: typology and issues for firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Tamim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Petitpretre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Virtual Reality Tour of a UNESCO Site: A Promotional Attraction or a Substitute? The Case of the Lascaux Cave (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Annual Conference of the European Marketing Academy (EMAC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Marketing Academy; Bucharest University of Economic Studies, May 2024, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the intention to use a augmented reality mobile application for wine purchase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visite en réalité virtuelle d’un site UNESCO, produit d’appel ou de substitution ? Le cas de Lascaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Gauthier-Peiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koffi Selom Agbokanzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mazières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference - IMTC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la gestion des données privées par les applications mobile et satisfaction des usagers : le cas de TripAdvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie digitale au service du développement de la marque employeur pour attirer les talents : le cas de la fonction territoriale polynésienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GRT management et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGRH, Nov 2023, Saint Denis de la Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of information load on the usage intention of an augmented reality application for wine selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Tourism Marketing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IAE Bordeaux, Sep 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réinventer les Chemins de Saint-Jacques de Compostelle en mesurant les attentes des pèlerins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’avenir du tourisme : mutations et adaptations. 10e conférence de l'AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de MAnagement du Tourisme (AFMAT), May 2023, Gérone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avez-vous une réservation ? Comment les préoccupations des consommateurs en matière de protection de la vie privée mettent en péril l'évaluation sur les plateformes de réservation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e conférence de l'AIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Information et Management, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du coworking au « co-learning » : impacts des tiers lieux ou Campus Connectés sur la formation et l’employabilité des apprenants en contexte insulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enjeux de société et GRH insulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Polynésie française; Laboratoire GDI, Nov 2022, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des avis en ligne à partir de la matrice de la valeur de Holbrook : le cas du tourisme patrimonial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explaining the Intention to Use a Health Tracking Application During the Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niousha Shahidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vesselina Tossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Cacho-Elizondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Digital, Innovation, Entrepreneurship &amp; Financing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do You Have a Reservation? How Consumer Privacy Concerns Jeopardize Online Tourism Agencies Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cloarec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from collective threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayan Fawaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shintaro Okazaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing, Strategy &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’image d’une destination touristique : définition d’un cadre d’analyse à partir d’une étude comparative des châteaux de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecarts d'estimation de prix avant/après exposition a un message publicitaire en format vidéo immersive vs format vidéo traditionnelle : une application dans le domaine du tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prix et Valeur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’acceptation des cours en ligne et de la satisfaction par les étudiants – le cas du passage forcé lors du confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Raicovitch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Atelier Recherche AUNEGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche comparative de l’efficacité d’un message publicitaire en vidéo immersive Vs vidéo traditionnelle dans le choix d’un site touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de la capacité du modèle Netqu@l à prédire des réactions online et offline : le cas du site web du Domaine National de Chambord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la stratégie de légitimation d’un Cloud Souverain par l’Etat – le cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence de l’Association Information et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la corrélation entre la présence sur les réseaux sociaux sur le nombre d’entrées des sites touristiques, le cas de la « Loire Valley » et de Tripadvisor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Conference of the International Business Information Management Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association (IBIMA), Jun 2017, Vienna, Autriche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du paradoxe « Privacy/Personalization » dans l’usage des smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'Association Française du marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFM; IAE Lyon, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une échelle de perception de la vie privée sur les smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Di Benedetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Tang‐taye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venice, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de satisfaction d’une manifestation sportive par l’analyse tétraclasse, le cas du running</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Maubisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Marketing Trends Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, Venise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02499767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’utilisation des nouvelles technologies de l’information et de la communication pour renforcer la coopération entre l’état et les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de Management Public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Stolupin de la région de basse volga, Nov 2011, Saratov, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « e-génération » en questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Hulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IBIMA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Business Information Management Association, Nov 2010, Cairo, Égypte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of net surveys, the role of total length and colour of the questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advertising effectiveness of Internet : an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMAC - Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grande distribution et Internet : une nouvelle technique de vente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Thill - La Rochelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00157428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques, 2e Ed.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014, coll. « Management Sup », 9782100708918</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-marketing & E-commerce – Concepts, outils, pratiques, coll. « Management Sup », Dunod, 405 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux‐lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Digital Strategy Increases Over-Tourism – The Case of Barcelona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable and Collaborative Tourism in a Digital World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Goodfellow Publishers Limited, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case Study 5: A Paradox of the UNESCO “World Heritage” Label? The Case of the Way of St James of Compostela in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lorey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Lluís del Olmo Arriaga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overtourism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.267-284, 2020, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42458-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nommer et référencer un site web marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bourliataux-Lajoinie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-marketing &amp; E-commerce – Concepts, outils, pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, 2011, Management Sup, 978-2-10-055713-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05558465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.141.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dosquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.156.0069" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04147024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fawaz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roessner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Okazaki" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12926" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099310v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dosquet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ambaye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.152.0177" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666263v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.102998" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Seraphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ivanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2019.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165057v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gowreesunkar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.12.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-273GF6KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues S&#233;raphin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Olver" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.11.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPZK4P6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165055v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llu&#237;s del Olmo Arriaga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/whatt-06-2019-0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2018.915203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.101.119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Santos De Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00027014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lajoinie-Bourliataux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.014.73-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939900v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938558v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bourliataux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petitpretre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gauthier-Peiro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421396v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tamim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269537v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099327v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raicovitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499767v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01653843v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42458-9_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664333v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux-Lajoinie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niousha Shahidi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.141.0093" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04147024v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Fawaz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roessner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shintaro Okazaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04132049v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dosquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lorey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rival" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.156.0069" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099310v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dosquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Ambaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.152.0177" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666263v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesselina Tossan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Cacho-Elizondo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2022.102998" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099302v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.130.0135" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Seraphin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Ivanov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2019.12.001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165059v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues S&#233;raphin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafeed Zaman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Olver" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.11.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPZK4P6K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Llu&#237;s del Olmo Arriaga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/whatt-06-2019-0041" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165057v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gowreesunkar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhtm.2018.12.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-273GF6KR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maubisson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2018.915203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499624v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Riviere" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.085.101.119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165065v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Santos De Almeida" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-311X00027014" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165067v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux- Lajoinie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.095.0065" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655515v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Hulin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5171/2011.784128" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165071v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kalika" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/dm.022.79.86" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02925812v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lajoinie-Bourliataux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.014.73-79" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938558v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Bourliataux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Petitpretre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tannaz Vaziri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l David" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fournier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de la Fouchardiere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964047v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Selom Agbokanzo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Charles Souli&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Kaswengi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421396v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Tamim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583746v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gauthier-Peiro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mazi&#232;res" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421373v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421384v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Tang&#8208;taye" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269537v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269525v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cloarec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099347v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chevalier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245757v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099329v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04099327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245759v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourliataux&#8208;lajoinie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042181v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Raicovitch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499671v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499724v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01654440v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Di Benedetto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01653843v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499767v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brillet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01655926v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157426v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stenger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535415v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03168898v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165050v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42458-9_15" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>