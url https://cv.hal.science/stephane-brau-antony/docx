--- v0 (2026-03-31)
+++ v1 (2026-05-15)
@@ -581,291 +581,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l'activité évaluative des enseignants d'EPS : les apports des approches ergonomique et didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104328v1</w:t>
+                <w:t xml:space="preserve">hal-04550526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
+                <w:t xml:space="preserve">Analyser l'activité évaluative des enseignants d'EPS : les apports des approches ergonomique et didactique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, Numéro spécial 1, pp.129-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05291807v1</w:t>
+                <w:t xml:space="preserve">hal-02104328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Épistémologie pratique des enseignants d’éducation physique et sportive et enseignement des sports collectifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyser l’activité évaluative des enseignants d’EPS : les apports des approches ergonomique et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (1), pp.79-97. </w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Numéro spécial 1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1049398ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ejrieps.358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550526v1</w:t>
+                <w:t xml:space="preserve">hal-05291807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes d'une pratique d'accompagnement en formation d'enseignants. Analyse de l'activité réelle du maître de stage</w:t>
               </w:r>
@@ -1005,291 +1005,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curriculum en Education Physique et Sportive et évaluation certificative au baccalauréat</w:t>
+                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Beno\ⁱt Hubert</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33, pp.49-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104630v1</w:t>
+                <w:t xml:space="preserve">hal-02104628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier l’activité didactique de l’enseignant d’EPS. Parcours de chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 33, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ejrieps.1904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier l'activité didactique de l'enseignant d'EPS. Parcours de chercheurs</w:t>
+                <w:t xml:space="preserve">Curriculum en Education Physique et Sportive et évaluation certificative au baccalauréat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Grosstephan</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beno\ⁱt Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.67-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.1596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104628v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les enseignants stagiaires : une activité sans véritables repères professionnels</w:t>
               </w:r>
@@ -1976,217 +1976,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
+                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292684v1</w:t>
+                <w:t xml:space="preserve">hal-03491577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de l’activité d’animation d’ateliers de slam de poésie pour des lycéens préparant un concours d’éloquence</w:t>
+                <w:t xml:space="preserve">Le développement de l'activité d'animation d'ateliers de slam de poésie pour des lycéens préparant un concours d'éloquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Géas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association La Biennale; Institut Catholique de Paris, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l'Éducation, de la Formation et des Pratiques Professionnelles : "faire/se faire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491577v1</w:t>
+                <w:t xml:space="preserve">hal-05292684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques spécificités du système scolaire français.</w:t>
               </w:r>
@@ -2291,217 +2291,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00800064v1</w:t>
+                <w:t xml:space="preserve">hal-05292751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens</w:t>
+                <w:t xml:space="preserve">Une formation au risque est-elle possible ? Le cas de la formation professionnelle des circassiens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Grosstephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Brau Antony</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brau-Antony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, PARIS, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05292751v1</w:t>
+                <w:t xml:space="preserve">halshs-00800064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3529,51 +3529,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hentzen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038465ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Hubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1596" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant-Corblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449469v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hentzen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brau-Antony" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.060.0193" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291788v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Grosstephan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127vw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304093v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Booms" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Emprin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nresi.097.0203" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291794v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie G&#233;as" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brau Antony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11676" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04116584v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.2178" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550526v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1049398ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104328v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.358" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104597v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Matte&#239;-Mieusset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1038465ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104622v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104628v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550535v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.1904" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104630v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno\&#8305;t Hubert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.1596" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104330v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.2022" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02104325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lenfant-Corblin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Miot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550538v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.4653" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291999v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ejrieps.6794" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01254478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bouissou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.020.0113" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04335425v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Th&#233;paut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bri&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge &#201;loi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Uhlrich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491577v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292684v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726181v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Priolet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez Perez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Niclot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292751v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Legendre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00800064v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04550534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bride" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Briere-Guenoun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fernandes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Gr&#233;haigne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141080v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986930v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Martinez-Perez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141112v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baillat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jourdain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02141096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173139v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02110698v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Buty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzane El Hage" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>