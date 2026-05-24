--- v0 (2026-03-07)
+++ v1 (2026-05-24)
@@ -1,71 +1,161 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stephane Breuils </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">stephane-breuils</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-8636-4977</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">234581247</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,913 +182,913 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D Bijective rigid rotation: quantitative and qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 67 (4), pp.37. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10851-025-01252-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conics, Their Pencils and Intersections in Geometric Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chomicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35, pp.1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-024-01356-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Aspects of Geometric Algebra Products of Two Homogeneous Multivectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00006-022-01249-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Applications of Clifford’s Geometric Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanta Tachibana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckhard Hitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (1), pp.17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00006-021-01196-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garamon: A Geometric Algebra Library Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional quadrics in extended conformal geometric algebras of higher dimensions from control points, implicit equations and axis alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eckhard Hitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fuchs</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-019-0987-7⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-019-0974-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196173v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02169419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional quadrics in extended conformal geometric algebras of higher dimensions from control points, implicit equations and axis alignment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Garamon: A Geometric Algebra Library Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nozick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 29 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-019-0974-z⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 29 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-019-0987-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169419v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quadric Conformal Geometric Algebra of ${\mathbb {R}}^{9,6}$</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckhard Hitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (2), pp.35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00006-018-0851-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01767230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geometric Algebra Implementation using Binary Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1, pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00006-017-0770-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510078v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1008,1223 +1098,1223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pencils of CGA for Voronoi and Power Diagrams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chomicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI ENGAGE 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of Fast and Accurate 2D Bijective Rigid Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coeurjolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Olivier Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAPR Third International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04486661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conjecture on Characterisation of Bijective 3D Digitized Reflections and Rotations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International CGI 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Genève, Switzerland. pp.41-53, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-30923-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03764839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersection of conic sections using geometric algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chomicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI ENGAGE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Shanghai, China. pp.175-187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-50078-7_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visiting bijective digitized reflections and rotations using geometric algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yukiko Kenmochi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Discrete Geometry and Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Uppsala (virtuel), Sweden. pp.242-254, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-76657-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Parenthesizing of Geometric Algebra Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Geneva, Switzerland. pp.492-500, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-61864-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03168974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transverse approach to geometric algebra models for manipulating quadratic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International (CGI2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Calgary, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-22514-8_52⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050767v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces quadratiques à base d'Algèbres Géométriques Conforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GTMG 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces Quadriques et Algèbres Géométriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akihiro Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Francaises d'Informatique Graphique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hybrid approach for computing products of high-dimensional geometric algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietmar Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Benger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI / ENGAGE 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Hiyoshi, Japan. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3095140.3097284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation des opérateurs de l'algèbre géométrique par arbres binaires récursifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique 2016,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2234,130 +2324,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pencils and Set Operators In 3D CGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chomicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venceslas Biri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nozick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2367,114 +2457,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithmic structure for geometric algebra operators and application to quadric surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Breuils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Operator Algebras [math.OA]. Université Paris-Est, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018PESC1142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02085820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId57"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2540,51 +2630,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="530ECECA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2621,51 +2863,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774264v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chomicki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-024-01356-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169013v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-022-01249-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Tachibana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Hitzer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01196-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-019-0987-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-019-0974-z" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0851-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510078v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-017-0770-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636752v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30923-6_4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50078-7_14" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168979v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_17" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168974v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61864-3_42" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050767v3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_52" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262159v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552462v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hildenbrand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Benger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095140.3097284" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926008v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569529v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02085820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC1142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-breuils" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8636-4977" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234581247" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125278v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Breuils" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coeurjolly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Olivier Lachaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-025-01252-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774264v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chomicki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venceslas Biri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nozick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-024-01356-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169013v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akihiro Sugimoto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-022-01249-5" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanta Tachibana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Hitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01196-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fuchs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-019-0974-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196173v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-019-0987-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767230v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0851-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510078v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-017-0770-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636752v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486661v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764839v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukiko Kenmochi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-30923-6_4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50078-7_14" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168979v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-76657-3_17" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168974v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61864-3_42" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050767v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22514-8_52" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262159v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552462v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar Hildenbrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Benger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095140.3097284" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926008v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569529v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02085820v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018PESC1142" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>