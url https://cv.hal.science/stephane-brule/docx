--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -1587,291 +1587,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Aznavourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637681v1</w:t>
+                <w:t xml:space="preserve">hal-01635890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635890v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxetic-like metamaterials as novel earthquake protections</w:t>
               </w:r>
@@ -2764,230 +2764,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols structurés et sollicitations sismiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03444788v1</w:t>
+                <w:t xml:space="preserve">hal-01307947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Sols structurés et sollicitations sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 5p</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-échelles de métamatériaux pour le contrôle des ondes élastiques</w:t>
               </w:r>
@@ -4369,51 +4369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC8AC22"/>
+    <w:nsid w:val="5177D2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4600,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>