--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -985,265 +985,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399050v1</w:t>
+                <w:t xml:space="preserve">hal-02399087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (18), </w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1591-1605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399087v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
               </w:r>
@@ -1359,64 +1359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Rayleigh-like waves in thick plate Willis metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,334 +1587,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01635890v1</w:t>
+                <w:t xml:space="preserve">hal-01637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Aznavourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637681v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01635890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxetic-like metamaterials as novel earthquake protections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,316 +2393,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piégeage de l'énergie mécanique dans les sols structurés</w:t>
+                <w:t xml:space="preserve">Le réseau de fibres optiques en application sismologique et géotechnique pour ville intelligente : le projet DASARA à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Tauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847881v1</w:t>
+                <w:t xml:space="preserve">hal-03720218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour d'expérience sismo-géotechnique de l'AFPS sur les mesures de bruit de fond sismique H/V lors des missions post-sismiques de Mexico 2017 et Durrës 2019</w:t>
+                <w:t xml:space="preserve">Piégeage de l'énergie mécanique dans les sols structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Dujarric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720251v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de fibres optiques en application sismologique et géotechnique pour ville intelligente : le projet DASARA à Lyon</w:t>
+                <w:t xml:space="preserve">Le retour d'expérience sismo-géotechnique de l'AFPS sur les mesures de bruit de fond sismique H/V lors des missions post-sismiques de Mexico 2017 et Durrës 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Tauzin</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Nazé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coutant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Dujarric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720218v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'analyse complémentaire de vibration pour les sources à impacts. Le cas du compactage dynamique</w:t>
               </w:r>
@@ -2764,230 +2764,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Sols structurés et sollicitations sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 5p</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307947v1</w:t>
+                <w:t xml:space="preserve">hal-03444788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols structurés et sollicitations sismiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444788v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-échelles de métamatériaux pour le contrôle des ondes élastiques</w:t>
               </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,103 +3238,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'Interactions Sol - Structure sous sollicitation sismique à l'échelle de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,51 +3552,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Defence Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEISMIC DEFENCE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,103 +3820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'interactions sol - structure sous sollicitation sismique à l'échelle de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3983,51 +3983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of structure geometry and material on seismic metamaterial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Venkatesh Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5177D2D6"/>
+    <w:nsid w:val="E362B3B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4600,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>