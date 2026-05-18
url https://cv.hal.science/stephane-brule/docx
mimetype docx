--- v2 (2026-04-26)
+++ v3 (2026-05-18)
@@ -985,265 +985,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
+              <w:t xml:space="preserve">Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (10), pp.1591-1605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399087v1</w:t>
+                <w:t xml:space="preserve">hal-02399050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of nanophotonics in the birth of seismic megastructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stefan Enoch</w:t>
+                <w:t xml:space="preserve">The influence of building interactions on seismic and elastic body waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (10), pp.1591-1605. </w:t>
+              <w:t xml:space="preserve">EPJ Applied Metamaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nanoph-2019-0106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjam/2019015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399050v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamatériaux pour la protection sismique</w:t>
               </w:r>
@@ -1359,64 +1359,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Rayleigh-like waves in thick plate Willis metamaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1587,334 +1587,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Achaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronald Aznavourian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
+              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637681v1</w:t>
+                <w:t xml:space="preserve">hal-01635890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamaterial-like transformed urbanism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spanning the scales of mechanical metamaterials using time domain simulations in transformed crystals, graphene flakes and structured soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Aznavourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania M Puvirajesinghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Enoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Infrastructure Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41062-017-0063-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aa81ff⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635890v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxetic-like metamaterials as novel earthquake protections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,316 +2393,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau de fibres optiques en application sismologique et géotechnique pour ville intelligente : le projet DASARA à Lyon</w:t>
+                <w:t xml:space="preserve">Piégeage de l'énergie mécanique dans les sols structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720218v1</w:t>
+                <w:t xml:space="preserve">hal-03847881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piégeage de l'énergie mécanique dans les sols structurés</w:t>
+                <w:t xml:space="preserve">Le retour d'expérience sismo-géotechnique de l'AFPS sur les mesures de bruit de fond sismique H/V lors des missions post-sismiques de Mexico 2017 et Durrës 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alain Nazé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dujarric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847881v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le retour d'expérience sismo-géotechnique de l'AFPS sur les mesures de bruit de fond sismique H/V lors des missions post-sismiques de Mexico 2017 et Durrës 2019</w:t>
+                <w:t xml:space="preserve">Le réseau de fibres optiques en application sismologique et géotechnique pour ville intelligente : le projet DASARA à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Brule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alain Nazé</w:t>
+                <w:t xml:space="preserve">Benoît Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dujarric</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720251v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'analyse complémentaire de vibration pour les sources à impacts. Le cas du compactage dynamique</w:t>
               </w:r>
@@ -2999,51 +2999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Enoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3238,103 +3238,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'Interactions Sol - Structure sous sollicitation sismique à l'échelle de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Tauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3552,51 +3552,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Defence Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,51 +3670,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEISMIC DEFENCE STRUCTURES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Achaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tryfon Antonakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3820,103 +3820,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des effets d'interactions sol - structure sous sollicitation sismique à l'échelle de l'agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Destin Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -3983,51 +3983,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of structure geometry and material on seismic metamaterial performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Venkatesh Varma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ungureanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saikat Sarkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4369,51 +4369,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E362B3B6"/>
+    <w:nsid w:val="796926C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4600,51 +4600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-brule" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3717-3709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05361262v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brul&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guenneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2025.103666" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03139956v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.39" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Enoch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2019.126034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2019-0106" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399087v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ungureanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Achaoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Diatta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2019015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915140v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Colombi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/20189037" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2017010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635890v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Aznavourian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41062-017-0063-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania M Puvirajesinghe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa81ff" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283651v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjam/2016001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01849771v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Duplan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Abou-Chakra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaclet Turatsinze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escadeillas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brule" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/suco.201400020" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GHHLQ9V4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283599v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Javelaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.133901" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01025230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Samyn" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2013037" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847881v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720251v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Naz&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dujarric" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720218v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rodet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gueguen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tauzin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720130v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Erbeja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Diatta" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00637712v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481011v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gu&#233;guen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702284v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Desprez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Givry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo&#8208;adolfo M&#233;ndez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091944v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tryfon Antonakakis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard V. Craster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396063v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Enoch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662447v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destin Nziengui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091928v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Venkatesh Varma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saikat Sarkar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Craster" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915135v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04963486v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AIXM0687" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>