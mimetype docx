--- v0 (2026-03-13)
+++ v1 (2026-05-03)
@@ -1109,50 +1109,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les matériaux de construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Baud; Christian Sapin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cluny. Les origines du monastère et de ses églises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35, CTHS, pp.179-183, 2019, Archéologie et Histoire de l'art</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une construction de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1165,596 +1238,523 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Sapin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Germigny-des-Prés (Loiret). L'oratoire carolingien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Ministère de la Culture - DRAC Centre-Val de Loire, pp.29-31, 2019, Patrimoine en région Centre-Val de Loire. Patrimoine protégé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux, techniques de construction et architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cluny. Les origines du monastère et de ses églises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 35, CTHS, pp.179-183, 2019, Archéologie et Histoire de l'art</w:t>
+              <w:t xml:space="preserve">Le couvent des Cordeliers du Mont Beuvray. Histoire et archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 27, pp.139-176, 2018, Bibracte, 978-2-9096668-95-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Christian Sapin</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01997397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le montage des portails de la nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vézelay, un chemin de lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.72-79, 2018</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.92-97, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Beck</w:t>
+                <w:t xml:space="preserve">halshs-01970776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers - Apports à la compréhension technique et chronologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le couvent des Cordeliers du Mont Beuvray. Histoire et archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 27, pp.139-176, 2018, Bibracte, 978-2-9096668-95-6</w:t>
+              <w:t xml:space="preserve">Le baptistère Saint-Jean au sein du groupe épiscopal du Puy-en-Velay (Haute-Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 34, Brepols, pp.293-305, 2018, Bibliothèque de l'Antiquité tardive</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le montage des portails de la nef</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01971412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tailleurs de pierre et matériaux de construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vézelay, un chemin de lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.92-97, 2018</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.80-85, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">halshs-01971412v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01970775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailleurs de pierre et matériaux de construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                <w:t xml:space="preserve">L’avant-nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vézelay, un chemin de lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.80-85, 2018</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.92-97, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01970775v1</w:t>
+                <w:t xml:space="preserve">halshs-01864760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avant-nef</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction de l’abbatiale romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Aumard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vézelay, un chemin de lumière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Nuée Bleue, pp.92-97, 2018</w:t>
+              <w:t xml:space="preserve">, La Nuée Bleue, pp.72-79, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01864760v1</w:t>
+                <w:t xml:space="preserve">halshs-01864754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’Auxerre à Appoigny et retour</w:t>
               </w:r>
@@ -1842,376 +1842,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01461676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Déconstruire pour édifier : vers une archéologie globale du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier D’aire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Balcon-Berry; B. Boissavit-Camus; P. Chevalier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La mémoire des pierres : Mélanges d'archéologie, d'art et d'histoire en l'honneur de Christian Sapin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.57-64, 2016, 978-2-503-55334-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01286940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Duperroy F. &amp; Desmet Y. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couvertures médiévales : Images et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, Service public de Wallonie, 2016, Études et Documents, Monuments et Sites, 978-2-930711-24-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carrières et constructions en Bourgogne : une plateforme numérique mutualiste pour une histoire économique et technique de la pierre à bâtir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les temps de la construction : processus, acteurs, matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Picard, pp.1133-1144, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02490554v1</w:t>
-              </w:r>
-[...252 lines deleted...]
-                <w:t xml:space="preserve">hal-01961883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les liants de maçonnerie du château de Roissy-en-France</w:t>
               </w:r>
@@ -2694,173 +2694,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux et techniques de mise en œuvre</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Monique Châtenet; Fabrice Henrion. </w:t>
+                <w:t xml:space="preserve">Le plateau et ses fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Chatenet; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maulnes, archéologie d'un château de la renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PIcard, pp.171-189, 2004</w:t>
+              <w:t xml:space="preserve">, Picard, pp.18-22, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01456648v1</w:t>
+                <w:t xml:space="preserve">halshs-01456639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau et ses fontaines</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Monique Chatenet; Fabrice Henrion. </w:t>
+                <w:t xml:space="preserve">Matériaux et techniques de mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Châtenet; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maulnes, archéologie d'un château de la renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Picard, pp.18-22, 2004</w:t>
+              <w:t xml:space="preserve">, PIcard, pp.171-189, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01456639v1</w:t>
+                <w:t xml:space="preserve">halshs-01456648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité du site et sa préparation</w:t>
               </w:r>
@@ -3320,284 +3320,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vézelay, basilique Sainte-Marie-Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lobrichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ullmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.24-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Virlet – Abbaye de Bellaigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie de la France - Informations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus Lapidum Burgundiae : une plateforme numérique collaborative sur l’usage et l’histoire de la pierre de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1, pp.24-35</w:t>
-[...80 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1, pp.18-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4016,174 +4016,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01461683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vézelay. Une relecture archéologique de l’abbatiale romane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin Monumental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 174 (4), pp.499-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bulmo.2016.12901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01454690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pierres de construction de l'église Saint-Pierre d'Appoigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des amis de la collégiale d'Appoigny</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Huit centième anniversaire, 9, pp.14-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01471597v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01454690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gamme de chaux dans les économies anciennes. Méthodes de prélèvement et d’identification des types de chaux dans les fours (DRX, MEB-EDS, pétrographie) (Antiquité, Moyen Âge, époque moderne), ArchéoSciences, revue d’archéométrie 40, 2016, p. 119-135.</w:t>
               </w:r>
@@ -4673,1483 +4673,1483 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Byllis (Albanie) : Le quartier épiscopal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ylli Cerova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13, pp.73-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.11233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01956442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages de Quarré-les-Tombes (Yonne) : étude typologique et pétrographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de l'Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 58, pp.499-512</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La crypte de l’abbaye Saint-Séverin à Château-Landon (Seine-et-Marne) : analyse architecturale d’un édifice de l’an Mil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude (de) Mecquenem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Archéologie médiévale, 39, pp.77-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.16279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01323263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...77 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux et constructions. Sciences et techniques des matériaux, de la carrière à la mise en œuvre : bilan et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cem.11233⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12, pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.6722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie du bâti et archéométrie au Mont-Saint-Michel, nouvelles approches de Notre-Dame-sous-Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38, pp.71-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.21054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00396254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet collectif de recherche. Les sarcophages en grès de la bordure septentrionale du Massif Central : production, diffusion, utilisations et remplois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fourvel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12, pp.161-168. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 12, pp.97-112</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">Alain Fourvel</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxerre (Yonne), la cathédrale Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12, pp.97-112</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 10, pp.27-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des matériaux de construction : vers une meilleure compréhension des chantiers médiévaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L'archéologie médiévale en France depuis 30 ans, 314, pp.50-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrières de pierre à bâtir et monuments du nord de la Bourgogne : Sénonais, Auxerrois et Puisaye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 43, pp.3-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligny-le-Châtel (Yonne) : étude typologique et pétrographique des sarcophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.211-214. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 10, pp.99-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matériaux et constructions : sciences et techniques des matériaux. De la carrière à la mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 10, pp.99-102</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 10, pp.211-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Daniel Prigent</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'étude pétrographique des mortiers de gros œuvre de l'abbaye Saint-Germain d'Auxerre (Yonne). Apports à la compréhension stratigraphique des structures bâties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28, pp.117-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/arsci.2004.1067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie du château de Maulnes (Yonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 26, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie des liants de maçonnerie en Bourgogne du Nord (Ve-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.243-256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.3642⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01457369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le substrat géologique du monument et l’origine des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, L'archéologie médiévale en France depuis 30 ans, 314, pp.50-53</w:t>
+              <w:t xml:space="preserve">, 2003, Vincennes, du manoir capétien à la résidence de Charles V, 289, pp.52-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...470 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01461375v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01457369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sarcophages de pierre du site d’Escolives-Sainte-Camille. Étude typologique et pétrographique</w:t>
               </w:r>
@@ -6614,1520 +6614,1520 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02957412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des signes lapidaires autour de l’An Mil sur les murs de l’église de Saint-Germain-des-Prés (Paris). Nouvelles données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
+                <w:t xml:space="preserve">Tailler et marquer la pierre à Vézelay au XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pierre comme porteur de messages du chantier de construction et de la vie du bâtiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C.I.R.G., Jul 2018, Amay, Belgique. pp.161-172</w:t>
+              <w:t xml:space="preserve">, C.I.R.G., Jul 2018, Amay, Belgique. pp.143-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361482v1</w:t>
+                <w:t xml:space="preserve">hal-02361468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus Lapidum Burgundiae : un atlas sur l’utilisation de la pierre en Bourgogne de l’Antiquité de l’Antiquité à nos jours à l’usage des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l'Antiquité à l'Epoque moderne en Lorraine et régions limitrophes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.15-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailler et marquer la pierre à Vézelay au XIIe siècle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                <w:t xml:space="preserve">Des signes lapidaires autour de l’An Mil sur les murs de l’église de Saint-Germain-des-Prés (Paris). Nouvelles données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pierre comme porteur de messages du chantier de construction et de la vie du bâtiment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, C.I.R.G., Jul 2018, Amay, Belgique. pp.143-160</w:t>
+              <w:t xml:space="preserve">, C.I.R.G., Jul 2018, Amay, Belgique. pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361468v1</w:t>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+                <w:t xml:space="preserve">hal-02361482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données pétrographiques sur les sarcophages du musée Carnavalet à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l'Antiquité à l'Epoque moderne en Lorraine et régions limitrophes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France. pp.15-24</w:t>
+              <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages en grès dans le nord de l’Auvergne et la région Centre, état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liégard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gascuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.77-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en terre et mise en pierre dans le cimetière de Saint-Crespin : diversité du sarcophage à Romilly-sur-Andelle (Eure)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Colleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gryspeirt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sarcophages de l’Antiquité tardive et du haut Moyen Age : fabrication, utilisation, diffusion : actes des XXXe journées internationales d’archéologie mérovingienne, Bordeaux, 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France. pp.361-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des liants de maçonnerie et son apport à la compréhension chronologique et technique de la construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.219-228</w:t>
+              <w:t xml:space="preserve">L’Archéologie des Bâtiments en question – un outil pour les connaître, les conserver et les restaurer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Marion Foucher</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « Plateforme numérique mutualiste sur la nature et l’usage de la pierre bourguignonne » : un outil collaboratif à vocation fédératrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
+              <w:t xml:space="preserve">Au pied du mur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cantin</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t>
+              <w:t xml:space="preserve">Paysages, patrimoine bâti et matériaux en Bourgogne, de l’Antiquité à nos jours ; Bilan et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Christophe-en-Brionnais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gascuel</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01148384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.77-96</w:t>
+              <w:t xml:space="preserve">Décryptagéo - Les rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une vision diachronique du phénomène urbain pour une histoire de la pierre à bâtir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire la ville : Histoire urbaine de la pierre à bâtir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Tours, France. pp.221-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01080991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des méthodes de datation physique à la caractérisation et à la datation de matériaux de construction et structures architecturales : un bilan et des perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bailiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'archéologie des bâtiments en question : un outil pour les connaître, les conserver et les restaurer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICOMOS, 2010, Liège, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01244348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l’an mil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque francophone sur l’histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France. pp.421-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre de la façade et du grand portail de la nef de Vézelay : nouvelles données archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le portail roman – XIe-XIIe s. Nouvelles approches, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Prades, France. pp.145-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01080983v1</w:t>
-              </w:r>
-[...628 lines deleted...]
-                <w:t xml:space="preserve">halshs-01244348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating a multi-paradigm system for the management of archaeo- logical data : Corpus Lapidum Burgundiae</w:t>
               </w:r>
@@ -8221,103 +8221,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of dating methods for the study of building materials and constructions: state of the art and current challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bailiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Construction History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t>
@@ -8340,327 +8340,327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Use of the “Already There”: Reuse and Recycling for Monumental Building in the West in Late Antiquity and the Medieval Period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Congress on Construction History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. pp.461-468</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Use of Dating Methods for Studying Building Materials and Constructions: State of the Art and Current Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Blain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Bailiff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Baylé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVth International Congress on Construction History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00796608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating methods for studying building materials and constructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bailiff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress on Construction History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Paris, France. pp.461-468</w:t>
-[...123 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.469-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00770977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -8741,510 +8741,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les matériaux de construction dans le bâti médiéval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France : un bilan pour un avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vincennes, France. pp.179-194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01117503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Production et utilisation des pierres bourguignonnes de l’Antiquité à l’époque moderne. L’intérêt d’une base de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier Congrès Francophone d'Histoire de la Construction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France. pp.513-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les matériaux de construction dans le bâti médiéval</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie des liants de maçonnerie : entre traité et réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Prigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France : un bilan pour un avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vincennes, France. pp.179-194</w:t>
+              <w:t xml:space="preserve">Medieval Europe Paris 2007, 4ème Congrès international d’archéologie médiévale et moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique pour l'histoire de la construction de bâtiments pré-romans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Medieval Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Paris, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00395973v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01455118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie de la pierre à bâtir médiévale à Auxerre et dans l'Yonne</w:t>
               </w:r>
@@ -10638,4992 +10638,4992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abbaye de Saint-Evroult (61) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay (89) - Ancienne abbaye Notre-Dame, Tour Saint-Antoine (Rapport d'opération archéologique du bâti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foissy (21-Côte-d’Or) - Château d’Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - SRA; Centre d'études médiévales Saint-Germain. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mans (72) - Cathédrale Saint-Julien. Portail Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; Ministère de la Culture et de la communication - DRAC Pays de Loire SRA CRMH. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Talmont-Saint-Hilaire - Vendée (85) - Etude des liants de maçonnerie courtine nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Site d’Enfeh (Liban). Etude d’un lot de mortier de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01461995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2017</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancienne église Saint-Hilaire - Moutier-Rozeille (23 – Creuse) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - SRA; Centre d'études médiévales Saint-Germain. 2017</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimert-Gâtelles (28 - Eure-et-Loir) - Eglise Saint-Pierre de Thimert - Rapport d'expertise archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/CRMH Centre-Val de Loire; Centre d'études médiévales Saint-Germain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2017</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay (89 - Yonne) - Rempart sud. Rapport d'étude du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; Ministère de la Culture et de la communication - DRAC Pays de Loire SRA CRMH. 2017</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2017</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise Notre-Dame, La Souterraine (23 – Creuse). Etude d’un lot de fragments de mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foissy (21 - Côte-d'Or) - Château d'Antigny (Rapport d'opération archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de l’église de Saint-Germain-des-Prés Paris (75) - Etude des mortiers de chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye de Munster, Haut-Rhin (68) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archéologie Alsace. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de l’ancienne abbaye de Saint-Gilles-du-Gard (30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; LAMM / UMR 6572, Aix-en-Provence. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir). Etude pétrographique des sarcophages SAR.8267, SAR.8510, SAR.8511, SAR.8579 - Rapport d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eglise abbatiale du Sauveur - Limoges, Haute-Vienne (87) - Etude des liants de maçonnerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01461971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; LAMM / UMR 6572, Aix-en-Provence. 2016</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant du domaine départemental de Méréville (Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2016</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtil-Vergy (21 - Côte-d'Or) - Abbaye Saint-Vivant (aile est). Rapport d'opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaune (21 - Côte-d'Or) - Chapelle du Saint-Esprit. Rapport d'étude de bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir). Etude pétrographique du sarcophage SAR.8407</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de la chapelle Saint-Jean de Moustiers-Sainte-Marie (Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; SDA Alpes de Haute-Provence. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC/CRMH Centre-Val de Loire; Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de l’abbaye de Moreilles (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapelle Saint-Laurent / Strasbourg - Étude des mortiers et enduits liés à un bassin de l’Antiquité tardive (IVe-Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de deux fragments de sols de mortier - Monastère de Balamand (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’enduits de l’abbaye Saint-Pierre de Maillezais (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des systèmes de canalisation découverts à Vitry-sur-Seine - Collège Monod (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique du Val de Marne. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de bâti des vestiges des anciennes écuries du parc historique de Beauregard - Saint-Genis-Laval (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Parc historique de Beauregard. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de trois fragments d’enduits Site de Khirbet adh-Dharih (Jordanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Univ. Paris I – UMR ARSCAN. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant du domaine départemental de Méréville (Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir) - Etude pétrographique des sarcophages mérovingiens découverts dans le sondage Lecocq de 1862</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Dragons (71 - Cluny). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un échantillon de mortier provenant du rempart du bastion de Solidor - Courtine d’un Castellum romain tardif (IVe s.) Saint-Malo (Cité d’Alet, Saint-Servan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; C.e.R.a.a. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de la « Grotte de Rocaille » du Parc des Grottes à Juvisy (Essone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise Saint-Germain de Charonne (75 - Paris). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 rue Boirot (Clermont-Ferrand, Puy-de-Dôme). Une portion de l’enceinte d’Augustonemetum au Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pédoussaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour de Carous - Colombières-sur-Orb, Hérault (34). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypte de l’abbaye Saint-Martial - Limoges, Haute-Vienne (87). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyroules, Saint-Pons (rapport de fouille préventive), Quinson, juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de la citadelle d’Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique Amiens Métropole. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un segment de canalisation (tuyaux de terre cuite et mortiers). Fouilles du Carreau du Temple (Paris 3e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nizan (Gironde) – Église Saint-Martin – Etude des mortiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay (89) – Basilique Sainte-Madeleine – Rapport d’étude archéologique des portails de la nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2016</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaléat Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier D’aire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Bourgogne. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogent-l'Artaud (02) - Etude des liants des maçonnerie du Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Unité d’Archéologie de Château-Thierry. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archéologie Alsace. 2016</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de deux échantillons de mortier provenant du site de La Couronne (Malavaux) à Molles (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2015</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (22), ancienne église Saint-André. Rapport final d'opération archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Bretagne, Service régional de l’archéologie; Conseil général des Côtes d'Armor. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Maçonneries antiques du Quartier Cathédrale - Etude des liants de maçonnerie (Rapport d’étude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC / SRA Auvergne. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques fragments de terres cuites architecturales Tuileries médiévales et modernes de Grisolles (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Aisne (Conservation des musées et de l’archéologie). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques liants de maçonnerie et briques du site archéologique de la rue des Veaux (Strasbourg – Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; PAIR. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des liants de maçonnerie du mur situé 10, rue Boirot (Clermont-Ferrand – Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; HADES. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de 2 fragments de mortier et de roche provenant de vestiges archéologiques de Yesilyurt et de Sivrihisar-Kizilkilise (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Baptistère Saint-Jean - Etude des liants de maçonnerie (2ème tranche – Maçonneries découvertes en fouille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers et enduits de l’église de Nogent-en-Othe (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers des bassins du chai - Quartier épiscopal de Byllis (Albanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecoles française d'Athènes. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxeuil-les-Bains (70) Rénovation des places et rues du centre ville (place St-Pierre, place de la Baille,rue de la Tour du Bailli, rue de la Tour) accompagnement archéologique des travaux). Rapport final d'opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Popovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'Etudes Médiévales - Auxerre; DRAC Franche-Comté - Service régional de l'archéologie; Ville de Luxeuil-les-Bains. 2008, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2015</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Baptistère Saint-Jean - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligny-le-Châtel (Yonne), &amp;quot;La coupe au meunier, le ru Carbonne&amp;quot;, volume 1, 152 pages, volume 2, illustrations (118 planches), Volume 3 (sous direction de Sandrine Thiol) : Etude anthropologique, la nécropole mérovingienne (fin VI-VII e s., la nécropole carolingienne et de l'an Mil, 744 p., Volume complémentaire (Stéphane Büttner et Fabrice Henrion) : étude pétrographique et typologique des sarcophages, 92 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, Institut national de recherches archéologiques préventives. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers des structures maçonnées de l’abbaye Saint-Genest de Nevers (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique de la ville de Nevers. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; SDA Alpes de Haute-Provence. 2015</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byllis (Albanie) - Baptistère de la basilique B. Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecole Française d’Athènes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2015</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de la cour du donjon de Vincennes – Etude des mortiers (campagne 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2014</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques échantillons de mortier de l’église Notre-Dame-du-Port de Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique du Val de Marne. 2014</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Vincennes (94). Etude des mortiers de maçonnerie des latrines du donjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Parc historique de Beauregard. 2014</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des liants de maçonnerie de la crypte de la cathédrale Notre-Dame de Clermont (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université Blaise-Pascal - UFR LLSH. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2014</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxerre, rue de Bourneil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenton Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2005, 49 p. 63 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de maçonnerie du pilier central et des deux derniers étages du donjon du château de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; ERCVBE. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Univ. Paris I – UMR ARSCAN. 2014</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Vincennes (94). Etude des mortiers de maçonnerie - Campagne de fouille 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2014</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers du site de Peyre Clouque - Montferrand (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2014</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byllis (Albanie) - Basilique B et annexes. Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecole Française d’Athènes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...64 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...2730 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468646v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">halshs-01468639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mortiers du site de Peyre Clouque (Monteferrand – Aude)</w:t>
               </w:r>
@@ -16889,51 +16889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311479v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311473v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864754v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971412v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970775v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864760v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286940v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912318v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312914v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gazagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454690v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2016.12901" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11233" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6722" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455584v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.195" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455576v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455633v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.478" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455453v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461375v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.3642" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361482v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361468v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833389v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451586v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451612v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080983v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117474v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237800v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080991v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455141v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Travers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn Thalie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brudy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468597v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189746v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188671v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468609v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461971v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462063v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460600v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461981v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472626v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461998v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472617v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460594v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461984v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464602v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462095v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462030v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462073v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464629v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464648v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465224v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462081v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468630v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462048v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022955v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitton" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468622v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466050v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674996v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gode" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466132v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465518v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464608v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468684v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468679v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466047v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468639v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chapelot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rieth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tasman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529219v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Didier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gazagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2016.12901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.195" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.3642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361482v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Travers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn Thalie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brudy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461998v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472427v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468630v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462048v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gode" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465518v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468684v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468679v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466047v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468646v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chapelot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rieth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tasman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529219v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>