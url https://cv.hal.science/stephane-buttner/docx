--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2694,173 +2694,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01456644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plateau et ses fontaines</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Monique Chatenet; Fabrice Henrion. </w:t>
+                <w:t xml:space="preserve">Matériaux et techniques de mise en œuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Châtenet; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maulnes, archéologie d'un château de la renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Picard, pp.18-22, 2004</w:t>
+              <w:t xml:space="preserve">, PIcard, pp.171-189, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01456639v1</w:t>
+                <w:t xml:space="preserve">halshs-01456648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux et techniques de mise en œuvre</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Monique Châtenet; Fabrice Henrion. </w:t>
+                <w:t xml:space="preserve">Le plateau et ses fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Monique Chatenet; Fabrice Henrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maulnes, archéologie d'un château de la renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, PIcard, pp.171-189, 2004</w:t>
+              <w:t xml:space="preserve">, Picard, pp.18-22, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01456648v1</w:t>
+                <w:t xml:space="preserve">halshs-01456639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité du site et sa préparation</w:t>
               </w:r>
@@ -6847,463 +6847,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles données pétrographiques sur les sarcophages du musée Carnavalet à Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+                <w:t xml:space="preserve">The use of Burgundy stone from ancient times to the present day</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">42nd Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. pp.459 - 469</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01146869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couverture monumentale en chantier. Les cathédrales d’Auxerre et Sens d’après les données archéologiques, archéométriques et historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Aumard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayed Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les couvertures médiévales : images et techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Tournai, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01455301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sarcophages en grès dans le nord de l’Auvergne et la région Centre, état des recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Liégard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fourvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.219-228</w:t>
+              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.77-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...128 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...141 lines deleted...]
-                <w:t xml:space="preserve">Sophie Liégard</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles données pétrographiques sur les sarcophages du musée Carnavalet à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Henrion</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXe journées internationales d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.77-96</w:t>
+              <w:t xml:space="preserve">, AFAM, 2009, Bordeaux, France. pp.219-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01451612v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01451586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en terre et mise en pierre dans le cimetière de Saint-Crespin : diversité du sarcophage à Romilly-sur-Andelle (Eure)</w:t>
               </w:r>
@@ -7408,165 +7408,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La « Plateforme numérique mutualiste sur la nature et l’usage de la pierre bourguignonne » : un outil collaboratif à vocation fédératrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au pied du mur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01237800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’analyse des liants de maçonnerie et son apport à la compréhension chronologique et technique de la construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie des Bâtiments en question – un outil pour les connaître, les conserver et les restaurer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Liège, Belgique. pp.99-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117474v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01237800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atlas pour une histoire économique et technique de la pierre bourguignonne</w:t>
               </w:r>
@@ -7673,51 +7673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire parler les pierres de l’Antiquité à nos jours : la plate-forme numérique et mutualiste sur l’usage de la pierre bourguignonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Saligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8741,50 +8741,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les terres cuites architecturales comme sources d'information chronologique et technique des édifices avant l'an mil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Blain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Baylé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Colloque francophone sur l'histoire de la construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France. pp.421-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les matériaux de construction dans le bâti médiéval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8793,182 +8918,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trente ans d'archéologie médiévale en France : un bilan pour un avenir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vincennes, France. pp.179-194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117503v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00558053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et utilisation des pierres bourguignonnes de l’Antiquité à l’époque moderne. L’intérêt d’une base de données</w:t>
               </w:r>
@@ -10704,4926 +10704,4926 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01468597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Foissy (21-Côte-d’Or) - Château d’Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - SRA; Centre d'études médiévales Saint-Germain. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vézelay (89) - Ancienne abbaye Notre-Dame, Tour Saint-Antoine (Rapport d'opération archéologique du bâti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; DRAC / SRA / CRMH Bourgogne-Franche-Comté. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC Bourgogne - SRA; Centre d'études médiévales Saint-Germain. 2017</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mans (72) - Cathédrale Saint-Julien. Portail Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; Ministère de la Culture et de la communication - DRAC Pays de Loire SRA CRMH. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'étude médiévales Saint-Germain; Ministère de la Culture et de la communication - DRAC Pays de Loire SRA CRMH. 2017</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Talmont-Saint-Hilaire - Vendée (85) - Etude des liants de maçonnerie courtine nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Site d’Enfeh (Liban). Etude d’un lot de mortier de sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancienne église Saint-Hilaire - Moutier-Rozeille (23 – Creuse) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thimert-Gâtelles (28 - Eure-et-Loir) - Eglise Saint-Pierre de Thimert - Rapport d'expertise archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] DRAC/CRMH Centre-Val de Loire; Centre d'études médiévales Saint-Germain. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2017</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AEGIMAIOR. L’ancienne Abbaye de Saint-Gilles-Du-Gard. Archeologie et Histoire Monumentale d’un site monastique majeur du Midi de la France : Projet collectif de recherche : Rapport d’activité 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01388946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise Notre-Dame, La Souterraine (23 – Creuse). Etude d’un lot de fragments de mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2017</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay (89 - Yonne) - Rempart sud. Rapport d'étude du bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foissy (21 - Côte-d'Or) - Château d'Antigny (Rapport d'opération archéologique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de l’église de Saint-Germain-des-Prés Paris (75) - Etude des mortiers de chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbaye de Munster, Haut-Rhin (68) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archéologie Alsace. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] DRAC/CRMH Centre-Val de Loire; Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de l’ancienne abbaye de Saint-Gilles-du-Gard (30)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; LAMM / UMR 6572, Aix-en-Provence. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir). Etude pétrographique des sarcophages SAR.8267, SAR.8510, SAR.8511, SAR.8579 - Rapport d'étude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01460600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise abbatiale du Sauveur - Limoges, Haute-Vienne (87) - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01461971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant du domaine départemental de Méréville (Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Curtil-Vergy (21 - Côte-d'Or) - Abbaye Saint-Vivant (aile est). Rapport d'opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaune (21 - Côte-d'Or) - Chapelle du Saint-Esprit. Rapport d'étude de bâti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Götz Echtenacher</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de la chapelle Saint-Jean de Moustiers-Sainte-Marie (Alpes-de-Haute-Provence)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; SDA Alpes de Haute-Provence. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir). Etude pétrographique du sarcophage SAR.8407</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant de l’abbaye de Moreilles (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapelle Saint-Laurent / Strasbourg - Étude des mortiers et enduits liés à un bassin de l’Antiquité tardive (IVe-Ve s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de deux fragments de sols de mortier - Monastère de Balamand (Liban)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’enduits de l’abbaye Saint-Pierre de Maillezais (Vendée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des systèmes de canalisation découverts à Vitry-sur-Seine - Collège Monod (Seine-et-Marne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique du Val de Marne. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de bâti des vestiges des anciennes écuries du parc historique de Beauregard - Saint-Genis-Laval (Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Parc historique de Beauregard. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de trois fragments d’enduits Site de Khirbet adh-Dharih (Jordanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Univ. Paris I – UMR ARSCAN. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’échantillons de mortier provenant du domaine départemental de Méréville (Essonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise de Saint-Martin-au-Val, Chartres (Eure-et-Loir) - Etude pétrographique des sarcophages mérovingiens découverts dans le sondage Lecocq de 1862</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01472436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison des Dragons (71 - Cluny). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un échantillon de mortier provenant du rempart du bastion de Solidor - Courtine d’un Castellum romain tardif (IVe s.) Saint-Malo (Cité d’Alet, Saint-Servan)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; C.e.R.a.a. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de la « Grotte de Rocaille » du Parc des Grottes à Juvisy (Essone)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">10 rue Boirot (Clermont-Ferrand, Puy-de-Dôme). Une portion de l’enceinte d’Augustonemetum au Bas-Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent d'Agostino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Pédoussaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 15/127-10690, LA3M-UMR 7298-AMU-CNRS. 2016, 385 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Hades archéologie. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC-SRA Poitou-Charentes. 2016</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tour de Carous - Colombières-sur-Orb, Hérault (34). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2016</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crypte de l’abbaye Saint-Martial - Limoges, Haute-Vienne (87). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglise Saint-Germain de Charonne (75 - Paris). Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyroules, Saint-Pons (rapport de fouille préventive), Quinson, juin 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dedonder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Département des Alpes de Haute-Provence. 2013, pp.1 vol</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DHAAP. 2016</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de la citadelle d’Amiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique Amiens Métropole. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archéologie Alsace. 2016</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude d’un segment de canalisation (tuyaux de terre cuite et mortiers). Fouilles du Carreau du Temple (Paris 3e)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; LAMM / UMR 6572, Aix-en-Provence. 2016</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nizan (Gironde) – Église Saint-Martin – Etude des mortiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2016</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vézelay (89) – Basilique Sainte-Madeleine – Rapport d’étude archéologique des portails de la nef</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cluny (71), rapport de fouille programmée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Sapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaléat Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier D’aire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] SRA Bourgogne. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogent-l'Artaud (02) - Etude des liants des maçonnerie du Château</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Unité d’Archéologie de Château-Thierry. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; EVEHA. 2016</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude de deux échantillons de mortier provenant du site de La Couronne (Malavaux) à Molles (Allier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2015</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-André-des-Eaux (22), ancienne église Saint-André. Rapport final d'opération archéologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction régionale des affaires culturelles de Bretagne, Service régional de l’archéologie; Conseil général des Côtes d'Armor. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01674996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Maçonneries antiques du Quartier Cathédrale - Etude des liants de maçonnerie (Rapport d’étude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; DRAC / SRA Auvergne. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques fragments de terres cuites architecturales Tuileries médiévales et modernes de Grisolles (Aisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Aisne (Conservation des musées et de l’archéologie). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques liants de maçonnerie et briques du site archéologique de la rue des Veaux (Strasbourg – Bas-Rhin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; PAIR. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01464608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des liants de maçonnerie du mur situé 10, rue Boirot (Clermont-Ferrand – Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; HADES. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de 2 fragments de mortier et de roche provenant de vestiges archéologiques de Yesilyurt et de Sivrihisar-Kizilkilise (Turquie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01465376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Baptistère Saint-Jean - Etude des liants de maçonnerie (2ème tranche – Maçonneries découvertes en fouille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers et enduits de l’église de Nogent-en-Othe (Aube)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers des bassins du chai - Quartier épiscopal de Byllis (Albanie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecoles française d'Athènes. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luxeuil-les-Bains (70) Rénovation des places et rues du centre ville (place St-Pierre, place de la Baille,rue de la Tour du Bailli, rue de la Tour) accompagnement archéologique des travaux). Rapport final d'opération archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Popovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'Etudes Médiévales - Auxerre; DRAC Franche-Comté - Service régional de l'archéologie; Ville de Luxeuil-les-Bains. 2008, pp.125</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études médiévales Saint-Germain. 2015</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01675031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Puy-en-Velay (43) Baptistère Saint-Jean - Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service Archéologique de la ville de Chartres. 2015</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ligny-le-Châtel (Yonne), &amp;quot;La coupe au meunier, le ru Carbonne&amp;quot;, volume 1, 152 pages, volume 2, illustrations (118 planches), Volume 3 (sous direction de Sandrine Thiol) : Etude anthropologique, la nécropole mérovingienne (fin VI-VII e s., la nécropole carolingienne et de l'an Mil, 744 p., Volume complémentaire (Stéphane Büttner et Fabrice Henrion) : étude pétrographique et typologique des sarcophages, 92 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Thiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Widehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Poil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Labeaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap, Institut national de recherches archéologiques préventives. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers des structures maçonnées de l’abbaye Saint-Genest de Nevers (Nièvre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique de la ville de Nevers. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; SDA Alpes de Haute-Provence. 2015</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byllis (Albanie) - Baptistère de la basilique B. Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecole Française d’Athènes. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2015</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouilles de la cour du donjon de Vincennes – Etude des mortiers (campagne 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2015</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude de quelques échantillons de mortier de l’église Notre-Dame-du-Port de Clermont-Ferrand (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université de Balamand (Liban). 2014</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des liants de maçonnerie de la crypte de la cathédrale Notre-Dame de Clermont (Puy-de-Dôme)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Université Blaise-Pascal - UFR LLSH. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; CG Vendée. 2014</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Vincennes (94). Etude des mortiers de maçonnerie des latrines du donjon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Service archéologique du Val de Marne. 2014</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxerre, rue de Bourneil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chopelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quenton Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Humbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2005, 49 p. 63 fig</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04152527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers de maçonnerie du pilier central et des deux derniers étages du donjon du château de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; ERCVBE. 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Parc historique de Beauregard. 2014</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01466011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des mortiers du site de Peyre Clouque - Montferrand (Aude)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Univ. Paris I – UMR ARSCAN. 2014</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byllis (Albanie) - Basilique B et annexes. Etude des liants de maçonnerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Ecole Française d’Athènes. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; Archeoverde. 2014</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01468646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Château de Vincennes (94). Etude des mortiers de maçonnerie - Campagne de fouille 2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Centre d'études médiévales Saint-Germain; INRAP. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...2796 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01466017v1</w:t>
-              </w:r>
-[...130 lines deleted...]
-                <w:t xml:space="preserve">halshs-01468646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des mortiers du site de Peyre Clouque (Monteferrand – Aude)</w:t>
               </w:r>
@@ -16889,51 +16889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456639v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456648v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Didier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gazagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2016.12901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.195" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.3642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361482v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451586v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451612v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117474v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237800v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117503v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Travers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn Thalie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brudy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189746v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189738v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472626v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461998v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472427v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468630v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462040v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022955v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468622v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462048v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gode" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465518v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468684v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468679v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466047v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468646v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chapelot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rieth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tasman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529219v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04653286v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dufour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Arveiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bach" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard-Tambour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/revues/ra-26-archeologie-et-histoire-des-jeux-de-paume-en-france/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602415v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kauler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Boissavit-Camus" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Reynaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prigent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bouriffet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Finoulst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584636v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03570289v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Balcon-Berry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Sapin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Picon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/analyses-et-etudes-du-mobilier-archeologique" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana6.9782356133830" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aumard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Ben Amara" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zink" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311473v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311479v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997397v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Beck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970776v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01971412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01970775v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864760v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864754v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Henrion" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286940v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;aire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles F&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961883v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02490554v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Foucher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Montagne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458160v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117467v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lorain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cayot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00644959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456644v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456643v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458150v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05441574v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morana &#268;au&#353;evi&#263;-Bully" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chevalier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912316v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lobrichon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ullmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Didier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Leroux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.16099" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01997394v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Goret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.15892" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gazagne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caillot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461683v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4801" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bulmo.2016.12901" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471597v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972276v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.2838" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906296v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00645840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117508v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117470v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01956442v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaudry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bonifay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylli Cerova" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.11233" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455307v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323263v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude (de) Mecquenem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16279" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.6722" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396254v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Bayl&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.21054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BHCL4QGM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455427v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Li&#233;gard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fourvel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.478" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455453v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chauve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre G&#233;ly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laurent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455584v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.195" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455725v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.2004.1067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455744v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457369v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.3642" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461375v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457421v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457362v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550470v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958802v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Corrochano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02944444v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02957412v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361468v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461680v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361482v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Morel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146869v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455301v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451612v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gascuel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451586v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Colleter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gryspeirt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Guillon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237800v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117474v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148384v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Steinmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686018v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080991v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01244348v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bailiff" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Bouvier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117491v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01080983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00917774v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leclercq" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marinette Savonnet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s-Camillo Troya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729481v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455141v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00796608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117497v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558053v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117503v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117485v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395973v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455115v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05218206v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Travers" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Champeaux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Charbouillot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915245v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balayn Thalie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clavier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825830v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Flammin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ciesielski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Brun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05516561v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chauveau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Faure" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189583v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Deflou-Leca" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189740v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04630560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy B&#233;thus" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brudy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Davy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Fillion-Braguet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189743v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188677v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189745v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189742v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468597v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189738v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189746v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188671v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468609v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461981v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460590v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01388946v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bonetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;tz Echtenacher" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461998v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472626v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472617v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460594v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461984v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01460600v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461971v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462095v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472624v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473688v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462030v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472427v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462073v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464602v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464611v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465224v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464629v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464648v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465223v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462090v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01472436v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462081v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468630v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022955v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent d'Agostino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Martinez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mitton" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia P&#233;doussaut" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468622v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462048v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462040v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158686v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dupuis" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barbe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Devos" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462035v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466167v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462053v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02108387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chal&#233;at Franck" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465514v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468672v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01674996v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gode" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466132v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465518v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01464608v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465376v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466163v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468684v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468661v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01675031v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Humbert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Popovitch" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466160v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chopelain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Thiol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Widehen" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poil" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Labeaune" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468679v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468656v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466004v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466032v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466047v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152527v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quenton Pierre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Humbert" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466011v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468639v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468646v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01466017v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01468635v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458131v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01457407v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01458126v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Chapelot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Chapelot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Rieth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bertrand" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Tasman" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02529219v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Benoit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461231v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461233v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461390v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cambou" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461661v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863414v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356795v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>