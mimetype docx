--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -1045,51 +1045,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1183,1910 +1183,2169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Feildel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Segas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04748164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Défendre le petit commerce : une analyse localisée des modes d'engagement dans l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2 (49), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sopr.049.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spirale des affaires : accusations et luttes politiques locales autour d'atteintes à la probité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zanetti</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique et Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41 (1), pp.167-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1085186ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03593646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique en recours ? Les relations de proximité des petits commerçants avec les équipes municipales:</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.7-33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 2021/2 (30), pp.157-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.030.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La spirale des affaires : accusations et luttes politiques locales autour d'atteintes à la probité</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03524001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Biglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série (octobre), pp.16-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir lanceur d'alerte ? Les dynamiques politiques locales de dénonciation des usages de l'argent public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/2 (15), pp.109-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.015.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d'intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Biglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors série, p. 16-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pouvoir des communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 323, pp.18-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sh.323.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02555806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise au vert de la métropole lyonnaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (118), pp.69-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03146899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nouveau pouvoir des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Où va la France ?, 24, pp.36-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02169740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redresser la ville de Nice : les enjeux d’une succession politique au milieu des années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les études urbaines en pratique : un champ d’étude au prisme de Métropoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, HS2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01905280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nice : la fidélité à droite avant tout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Terrains</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01546934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exécutifs des communes urbaines : un personnel distingué ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 154, pp.391-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.154.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01195620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le maire et les paris (risqués) de l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 148, pp.43-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À droite toute ? Des bastions municipaux convoités dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place des jeunes chercheurs : l'expérience du mouvement 'Sauvons la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Franquemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71, pp.80-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.071.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les consultants font-ils (de) la politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guéranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (1), pp.9-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00820546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commune au temps de l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.115-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intercommunalité ou les promesses déçues de la démocratie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.mis en ligne le 19 octobre 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élus et professionnels de láction publique. Vers une démocratie technocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 88, pp.69-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conseillers régionaux : un personnel politique à part ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1055, pp.57-66</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00978617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet urbain, débats intellectuels et engagements savants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 104, pp.58-67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les stratégies de présentation de soi dans la campagne municipale niçoise de 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sectoral Issues and Environmental Causes: The Mobilization of the French Basque Fishermen after the Sinking of the Prestige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xabier Itçaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (4), pp.315-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00256910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tentatives de coordination au sein de la « nouvelle gauche ». Le cas de dirigeants du syndicat Sud-PTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 41 (1), pp.167-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1085186ar⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 23 (1), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/009509ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...1602 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3096,137 +3355,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale : le jardin des experts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : processus, reconfigurations, contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ (3e éd. rev. et augm.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-132, 2025, Droit et société. Classics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un laboratoire à l'autre ? L'alternance politique à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3246,73 +3505,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre, Rémi and Vignon, Sébastien; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine : les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scrutin métropolitain lyonnais : des élections de premier ordre ? Construction et hiérarchisation des élections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3332,73 +3591,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre, Rémi; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.57-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt dans la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3408,1923 +3667,1923 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courty, Guillaume; Milet, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes d'intérêt en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.189-213, 2022, Rencontres, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13297-4.p.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action publique urbaine : une affaire politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Offner, Jean-Marc; Pinson, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manøe uvre pour l'action publique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.59-72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03446582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques urbaines sous la pression des commerçants ? Les groupements socioprofessionnels à Nice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fleury, Antoine; Delage, Matthieu; Endelstein, Lucine; Dubucs, Hadrien; Weber, Serge. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Oeil d'or, pp.253-270, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02934182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborateur politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82-86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerces et commerçants au défi du tramway : entre espérances et tensions : le cas niçois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarante ans de tramways en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel Editions, pp.281-292, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entrée : Cabinet</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée : Exécutif local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, pp.123-127, 2017</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.524-528, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Entrée : Exécutif local</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des maires bien encadrés ? De l'utilité du recours à l'expertise dans les politiques urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Benchendikh, François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expert(ise) et action publique locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, pp.151-163, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée : Cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Berger-Levrault, pp.524-528, 2017</w:t>
+              <w:t xml:space="preserve">, Berger-Levrault, pp.123-127, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des maires bien encadrés ? De l'utilité du recours à l'expertise dans les politiques urbaines</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique territoriale des groupes d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...75 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.261-274, 2016, Droit et société. Recherches et travaux</w:t>
+              <w:t xml:space="preserve">, LGDJ, pp.9-43, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01371513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs de l'action urbanistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourdin, Alain; Idt, Joël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme des modèles : références, benchmarking et bonnes pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Aube, pp.23-51, 2016, Bibliothèque des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La politique territoriale des groupes d'intérêt</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'métropole' as a contested and partisan institution : reflections on the case of the French city of Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.175-196, 2016, Cities series</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01491630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner (avec) les groupes d'intérêt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou, Stéphane. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, LGDJ, pp.9-43, 2016</w:t>
+              <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.261-274, 2016, Droit et société. Recherches et travaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 'métropole' as a contested and partisan institution : reflections on the case of the French city of Nice</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01278298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’heure des élections : l’occasion de confronter la Métropole niçoise aux citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Saout, Rémy; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une invitée discrète : l’intercommunalité dans les élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.217-242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susciter un attachement à la commune : les maires mobilisés contre la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traïni, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et expertises : les modes de coordination des actions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.171-190, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense du ‘commerce de proximité’ dans les villes : action collective et enjeux d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clerval, Anne; Fleury, Antoine; Rebotier, Julien; Weber, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-175, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux de connaissances. L'expertise au service de la gouvernance municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simoulin Vincent; Pasquier Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale. Pratiques, discours et théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.197-221, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles en chantier. Réforme institutionnelle, mobilisations sociopolitiques et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Le Saout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'intercommunalité. Enjeux et controverses autour de la réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-107, 2012, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marins-pêcheurs basques face au Prestige. Logiques de mobilisation et enjeux sectoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xabier Itçaina, Julien Weisbein (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marées noires et politique. Gestion et contestations de la pollution du Prestige en France et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.189-215, 2011, Logiques politiques, 978-2-296-56449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborateur politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole, Sébastien Guigner, Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de sciences po, pp.73-79, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à l'épreuve de ses marges. Réflexions conclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture dans la ville éclatée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de développement durable et dynamique territoriale, pp.157-167, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la discrétion à la célébration : l'intercommunalité niçoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marie-Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intercommunalité en campagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique locale : une affaire de techniciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élu local aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.213-226, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La problèmatique de l'émergence pour l'étude des mobilisations collectives : pistes et repères</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des chercheurs en colère : retour (d‘expérience) sur une mobilisation émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Cadiou Stephane; Stéphanie Dechezelles; Antoine Roger. </w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Franquemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Cadiou; Stéphanie Dechezelles; Antoine Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passer à l'action : les mobilisations émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'Harmattan, pp.11-48, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
+              <w:t xml:space="preserve">, l'Harmattan, pp.201-225, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des chercheurs en colère : retour (d‘expérience) sur une mobilisation émergente</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La problèmatique de l'émergence pour l'étude des mobilisations collectives : pistes et repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Stéphane Cadiou; Stéphanie Dechezelles; Antoine Roger. </w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dechezelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cadiou Stephane; Stéphanie Dechezelles; Antoine Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passer à l'action : les mobilisations émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, l'Harmattan, pp.201-225, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
+              <w:t xml:space="preserve">, l'Harmattan, pp.11-48, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management&amp;quot; and Urban Political Leaders in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Baldersheim; Jean-Pascal Daloz (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Leadership in a Global Age: The Experience of France and Norway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate publishing limited, pp.219-230, 2003, 0-7546-3556-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315198699-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00567990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5334,463 +5593,585 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus locaux sont-ils à l'abri des groupes d'intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.73jgc4ytm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur R. Epstein, La rénovation urbaine, Paris, Presses de Sciences Po, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.684-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur S. Tissot, De bons amis. Enquête dans un quartier de la bourgeoisie progressiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.4602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberic Biglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris 2 Panthéon-Assas. 2020, 153 p (dir. scientifique - M. Milet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au centre des forces locales : éléments et enjeux d'une réflexion prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, Commissariat général du Plan. 2005, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00106299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture publique et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5858,51 +6239,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="96556191"/>
+    <w:nsid w:val="002C172A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6089,51 +6470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cadiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8168-0057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069983720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.cadiou@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815861?simpleSearch=978-2-275-02903-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085186ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555806v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146899v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860603v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905280v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546934v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195620v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0391" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978534v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Franquemagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821430v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978617v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821419v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256910v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200129" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009509ar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411938v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988768v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0189" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446582v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934180v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-82.htm" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860604v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491610v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278298v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377166v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371513v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166857v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117006v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Maurice" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166841v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821422v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978607v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821427v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978610v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marie-Ange" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978612v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159348v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159508v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315198699-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934181v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.73jgc4ytm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978623v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4602" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106299v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maubert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cadiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8168-0057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069983720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.cadiou@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815861?simpleSearch=978-2-275-02903-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085186ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0391" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Franquemagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009509ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-82.htm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Maurice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marie-Ange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315198699-13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.73jgc4ytm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>