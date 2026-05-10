--- v1 (2026-04-08)
+++ v2 (2026-05-10)
@@ -1045,181 +1045,259 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espoirs et défis d’un changement écologiste à Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/metropolitiques.2262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les représentations de la démocratie à l'épreuve des espaces métropolitains : l'adhésion ambivalente du personnel politique intercommunal à la division scalaire du travail politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bidaud-Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ségas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.85-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.038.0085⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04594731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Métropoles et démocratie ­­font-elles bon ménage ? Les multiples facettes de la démocratie métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1228,997 +1306,997 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Feildel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Segas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zanetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/1 (38), pp.7-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.038.0007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04748164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre le petit commerce : une analyse localisée des modes d'engagement dans l'action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024/2 (49), pp.99-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sopr.049.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale des affaires : accusations et luttes politiques locales autour d'atteintes à la probité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 41 (1), pp.167-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1085186ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albéric Biglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Hors série (octobre), pp.16-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tvii.hs.001.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique en recours ? Les relations de proximité des petits commerçants avec les équipes municipales:</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2021/2 (30), pp.157-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.030.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03524001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir lanceur d'alerte ? Les dynamiques politiques locales de dénonciation des usages de l'argent public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2020/2 (15), pp.109-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pdc.015.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03325932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes d'intérêt et contrôle de constitutionnalité en France depuis 2010. Conditions de « mobilisations constitutionnelles » et usages du recours QPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albéric Biglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Espinosa</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morel</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titre VII – Les Cahiers du Conseil constitutionnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Hors série (octobre), pp.16-31. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, Hors série, p. 16-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pouvoir des communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 323, pp.18-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sh.323.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02555806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise au vert de la métropole lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020 (118), pp.69-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03146899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le nouveau pouvoir des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences humaines. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Où va la France ?, 24, pp.36-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02169740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redresser la ville de Nice : les enjeux d’une succession politique au milieu des années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les études urbaines en pratique : un champ d’étude au prisme de Métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2234,462 +2312,462 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, HS2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01905280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nice : la fidélité à droite avant tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Terrains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01546934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exécutifs des communes urbaines : un personnel distingué ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 154, pp.391-406. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.154.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01195620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire et les paris (risqués) de l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs - Revue française d’études constitutionnelles et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 148, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À droite toute ? Des bastions municipaux convoités dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des jeunes chercheurs : l'expérience du mouvement 'Sauvons la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Franquemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 71, pp.80-91. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.071.0080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.071.0080⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00978534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consultants font-ils (de) la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Mathieu Poupeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2718,774 +2796,774 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (1), pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00820546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commune au temps de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité ou les promesses déçues de la démocratie locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.mis en ligne le 19 octobre 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élus et professionnels de láction publique. Vers une démocratie technocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pouvoirs Locaux : les cahiers de la décentralisation / Institut de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88, pp.69-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseillers régionaux : un personnel politique à part ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Politique et Parlementaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1055, pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet urbain, débats intellectuels et engagements savants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104, pp.58-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les stratégies de présentation de soi dans la campagne municipale niçoise de 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77, pp.229-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sectoral Issues and Environmental Causes: The Mobilization of the French Basque Fishermen after the Sinking of the Prestige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 5 (4), pp.315-332. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1057/palgrave.fp.8200129⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00256910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tentatives de coordination au sein de la « nouvelle gauche ». Le cas de dirigeants du syndicat Sud-PTT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 23 (1), pp.115-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/009509ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03550332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance territoriale : le jardin des experts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Simoulin, Vincent; Weisbein, Julien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale : processus, reconfigurations, contestations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGDJ (3e éd. rev. et augm.)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-132, 2025, Droit et société. Classics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05411938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un laboratoire à l'autre ? L'alternance politique à Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3505,73 +3583,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre, Rémi and Vignon, Sébastien; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Démobilisation électorale dans la France urbaine : les élections municipales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le scrutin métropolitain lyonnais : des élections de premier ordre ? Construction et hiérarchisation des élections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3591,73 +3669,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lefebvre, Rémi; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiser l'intercommunalité ? Le cas des élections locales de 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.57-86, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04112278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupes d'intérêt dans la gouvernance territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3667,1777 +3745,1859 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Courty, Guillaume; Milet, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes d'intérêt en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.189-213, 2022, Rencontres, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13297-4.p.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03988768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un fief en projet : action publique et ancrage politique à Nice de 1995 à 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Briquet, Jean-Louis; Godmer, Laurent. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'ancrage politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.45-66, 2022, 978-2-7574-3705-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.139779⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05616335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'action publique urbaine : une affaire politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Offner, Jean-Marc; Pinson, Gilles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'impossible pouvoir local ? De nouvelles marges de manøe uvre pour l'action publique urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.59-72, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03446582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des politiques urbaines sous la pression des commerçants ? Les groupements socioprofessionnels à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fleury, Antoine; Delage, Matthieu; Endelstein, Lucine; Dubucs, Hadrien; Weber, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le petit commerce dans la ville-monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Oeil d'or, pp.253-270, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborateur politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.82-86, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerces et commerçants au défi du tramway : entre espérances et tensions : le cas niçois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gardon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarante ans de tramways en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Libel Editions, pp.281-292, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01860604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Exécutif local</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.524-528, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des maires bien encadrés ? De l'utilité du recours à l'expertise dans les politiques urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benchendikh, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert(ise) et action publique locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LexisNexis, pp.151-163, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01623350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Cabinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kada, Nicolas; Pasquier, Romain; Courtecuisse, Claire; Aubelle, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de la décentralisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.123-127, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique territoriale des groupes d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.9-43, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01371513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation des savoirs de l'action urbanistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bourdin, Alain; Idt, Joël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanisme des modèles : références, benchmarking et bonnes pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l'Aube, pp.23-51, 2016, Bibliothèque des territoires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 'métropole' as a contested and partisan institution : reflections on the case of the French city of Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cole, Alistair; Payre, Renaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cities as political objects : historical evolution, analytical categorisations and institutional challenges of metropolitanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.175-196, 2016, Cities series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01491630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner (avec) les groupes d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadiou, Stéphane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner sous pression ? La participation des groupes d'intérêt aux affaires territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, Lextenso éditions, pp.261-274, 2016, Droit et société. Recherches et travaux</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’heure des élections : l’occasion de confronter la Métropole niçoise aux citoyens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Grégory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Saout, Rémy; Vignon, Sébastien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une invitée discrète : l’intercommunalité dans les élections municipales de 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger-Levrault, pp.217-242, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susciter un attachement à la commune : les maires mobilisés contre la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traïni, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et expertises : les modes de coordination des actions collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.171-190, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01117006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La défense du ‘commerce de proximité’ dans les villes : action collective et enjeux d’échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clerval, Anne; Fleury, Antoine; Rebotier, Julien; Weber, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace et rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.165-175, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux et enjeux de connaissances. L'expertise au service de la gouvernance municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Simoulin Vincent; Pasquier Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance territoriale. Pratiques, discours et théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.197-221, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles en chantier. Réforme institutionnelle, mobilisations sociopolitiques et controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rémy Le Saout. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer l'intercommunalité. Enjeux et controverses autour de la réforme des collectivités territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.87-107, 2012, Res Publica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marins-pêcheurs basques face au Prestige. Logiques de mobilisation et enjeux sectoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabier Itçaina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xabier Itçaina, Julien Weisbein (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marées noires et politique. Gestion et contestations de la pollution du Prestige en France et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.189-215, 2011, Logiques politiques, 978-2-296-56449-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborateur politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alistair Cole, Sébastien Guigner, Romain Pasquier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de sciences po, pp.73-79, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville à l'épreuve de ses marges. Réflexions conclusives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'agriculture dans la ville éclatée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de développement durable et dynamique territoriale, pp.157-167, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la discrétion à la célébration : l'intercommunalité niçoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Marie-Ange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'intercommunalité en campagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.115-136, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique locale : une affaire de techniciens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élu local aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.213-226, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des chercheurs en colère : retour (d‘expérience) sur une mobilisation émergente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Franquemagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Cadiou; Stéphanie Dechezelles; Antoine Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passer à l'action : les mobilisations émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.201-225, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La problèmatique de l'émergence pour l'étude des mobilisations collectives : pistes et repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5457,133 +5617,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cadiou Stephane; Stéphanie Dechezelles; Antoine Roger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passer à l'action : les mobilisations émergentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l'Harmattan, pp.11-48, 2007, Logiques politiques, 978-2-296-02653-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00159348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management&amp;quot; and Urban Political Leaders in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harald Baldersheim; Jean-Pascal Daloz (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Leadership in a Global Age: The Experience of France and Norway</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate publishing limited, pp.219-230, 2003, 0-7546-3556-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781315198699-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00567990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5593,233 +5753,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les élus locaux sont-ils à l'abri des groupes d'intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.73jgc4ytm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur R. Epstein, La rénovation urbaine, Paris, Presses de Sciences Po, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.684-687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note de lecture sur S. Tissot, De bons amis. Enquête dans un quartier de la bourgeoisie progressiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/metropoles.4602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00978623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5829,78 +5989,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupes d’intérêt et contrôle de constitutionnalité en France depuis 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Milet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberic Biglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5929,249 +6089,249 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris 2 Panthéon-Assas. 2020, 153 p (dir. scientifique - M. Milet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au centre des forces locales : éléments et enjeux d'une réflexion prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">7, Commissariat général du Plan. 2005, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00106299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture publique et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cadiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Teillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADBDP (Association des Directeurs de Bibliothèques Départementales de Prêt); ADBGV (Association des Directeurs de Bibliothèques de Grandes Villes). 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6239,51 +6399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="002C172A"/>
+    <w:nsid w:val="8F7F79A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6470,51 +6630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cadiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8168-0057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069983720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.cadiou@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815861?simpleSearch=978-2-275-02903-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0085" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593646v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085186ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0157" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555806v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146899v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905280v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546934v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0391" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Franquemagne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0080" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978615v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821430v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978617v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821419v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256910v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200129" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550332v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009509ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411938v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112277v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988768v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0189" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446582v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934182v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934180v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-82.htm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860604v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491610v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491601v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371513v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377166v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491630v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278298v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Maurice" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166841v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978604v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821422v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978607v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821427v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978608v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978610v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marie-Ange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978612v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159508v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159348v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567990v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315198699-13" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934181v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.73jgc4ytm" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4602" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cadiou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0001-8168-0057" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069983720" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:stephane.cadiou@univ-lyon2.fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article4302" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cadiou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lextenso-editions.fr/ouvrages/document/233815861?simpleSearch=978-2-275-02903-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978601v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bidegaray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pina Christine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978600v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159342v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dechezelles" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594800v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dolez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Feildel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S&#233;gas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zanetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Desrumaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734636v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Mathieu Poupeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gu&#233;ranger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cadiou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2262" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594731v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bidaud-Bonod" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0085" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04748164v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Segas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.038.0007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920590v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.049.0099" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593646v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1085186ar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alb&#233;ric Biglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Espinosa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tvii.hs.001.0016" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524001v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03325932v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.015.0109" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perroud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sh.323.0009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905280v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546934v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Gr&#233;gory" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.154.0391" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978526v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978534v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Franquemagne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.071.0080" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00820546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821429v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821430v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978617v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821417v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00256910v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabier It&#231;aina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/palgrave.fp.8200129" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550332v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/009509ar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05411938v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/la-gouvernance-territoriale-9782275162607.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112277v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04112278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03988768v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13297-4.p.0189" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05616335v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.139779" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03446582v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934180v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-82.htm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860604v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491610v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623350v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01371513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377166v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491630v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278298v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166857v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117006v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olive Maurice" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978604v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821422v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821427v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978608v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978610v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marie-Ange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978612v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159348v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00567990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315198699-13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934181v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.73jgc4ytm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978626v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978623v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4602" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613621v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Biglia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00106299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel N&#233;grier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Faure" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teillet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>