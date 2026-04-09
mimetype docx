--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F792479E"/>
+    <w:nsid w:val="2A32ED64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>