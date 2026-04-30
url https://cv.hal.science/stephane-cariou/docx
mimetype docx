--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1059,307 +1059,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of complex gaseous emissions emitted by a rendering facility using a semi-industrial biofilter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Malhautier</w:t>
+                <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Geiger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology &amp; Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jctb.4593⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1654050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915413v1</w:t>
+                <w:t xml:space="preserve">hal-02913979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+                <w:t xml:space="preserve">Treatment of complex gaseous emissions emitted by a rendering facility using a semi-industrial biofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (2), pp.426-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1654050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02913979v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odor concentration prediction by gas chromatography and mass spectrometry (GC-MS): importance of VOCs quantification and odor detection threshold accuracy</w:t>
               </w:r>
@@ -1737,402 +1737,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Of A Global Airborne Pollutant Indicator To Quantify The Danger Of Air Pollution</w:t>
+                <w:t xml:space="preserve">Double-layer Tedlar bags: a means to limit humidity evolution of air samples and to dry humid air samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2495/AIR050431⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 384 (2), pp.468-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-0177-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671675v1</w:t>
+                <w:t xml:space="preserve">hal-03482825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global indicator as a tool to follow airborne molecular contamination in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Paul Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 381 (4), pp.850-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-004-2953-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-layer Tedlar bags: a means to limit humidity evolution of air samples and to dry humid air samples</w:t>
+                <w:t xml:space="preserve">Application Of A Global Airborne Pollutant Indicator To Quantify The Danger Of Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-0177-4⟩</w:t>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Air Pollution XIII, 82, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/AIR050431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03482825v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2886,286 +2886,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODEMS (Odorant Dispersion and Emissions Monitoring System), smart tool to measure and predict the odorous emissions of a composting plant activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Buty</w:t>
+                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A&amp;WMA’s 109th Annual Conference &amp; exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689523v1</w:t>
+                <w:t xml:space="preserve">hal-01485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+                <w:t xml:space="preserve">ODEMS (Odorant Dispersion and Emissions Monitoring System), smart tool to measure and predict the odorous emissions of a composting plant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Helio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A&amp;WMA’s 109th Annual Conference &amp; exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485002v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A32ED64"/>
+    <w:nsid w:val="8E79E123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9438-4142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094836353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2592-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04890310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915413v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4593" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLMGSZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montreer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Stitou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1440003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR050431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pepin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2953-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-447L1QHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0177-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28F0A50016C4746B694798A0091E67BD7EE515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03834975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955230v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Betremieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Akiki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Helio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g1970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9438-4142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094836353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2592-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04890310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLMGSZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montreer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Stitou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1440003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0177-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28F0A50016C4746B694798A0091E67BD7EE515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2953-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-447L1QHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR050431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03834975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955230v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Betremieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Akiki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Helio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g1970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>