--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1059,571 +1059,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odor concentration prediction by gas chromatography and mass spectrometry (GC-MS): importance of VOCs quantification and odor detection threshold accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Montreer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.295-300. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1654050⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 54, pp.67-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1654012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02913979v1</w:t>
+                <w:t xml:space="preserve">hal-02913982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of complex gaseous emissions emitted by a rendering facility using a semi-industrial biofilter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Application of ODEMS (Odorant Dispersion and Emissions Monitoring System) to Measure Odorous Emissions from Composting Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Legrand</w:t>
+                <w:t xml:space="preserve">Youssef Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Touraud</w:t>
+                <w:t xml:space="preserve">Didier Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Geiger</w:t>
+                <w:t xml:space="preserve">Didier Samani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Technology &amp; Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (2), pp.426-430. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 54, pp.241-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jctb.4593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3303/CET1654041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02915413v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odor concentration prediction by gas chromatography and mass spectrometry (GC-MS): importance of VOCs quantification and odor detection threshold accuracy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 54, pp.67-72. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3303/CET1654012⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 54, pp.295-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3303/CET1654050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913982v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ODEMS (Odorant Dispersion and Emissions Monitoring System) to Measure Odorous Emissions from Composting Plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment of complex gaseous emissions emitted by a rendering facility using a semi-industrial biofilter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Malhautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Stitou</w:t>
+                <w:t xml:space="preserve">Evelyne Touraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Buty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Samani</w:t>
+                <w:t xml:space="preserve">Philippe Geiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Technology &amp; Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (2), pp.426-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jctb.4593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3303/CET1654041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02913977v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new method to evaluate odour annoyance potential</w:t>
               </w:r>
@@ -1737,402 +1737,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double-layer Tedlar bags: a means to limit humidity evolution of air samples and to dry humid air samples</w:t>
+                <w:t xml:space="preserve">Application Of A Global Airborne Pollutant Indicator To Quantify The Danger Of Air Pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kaluzny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-005-0177-4⟩</w:t>
+              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Air Pollution XIII, 82, pp.411-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/AIR050431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482825v1</w:t>
+                <w:t xml:space="preserve">hal-03671675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global indicator as a tool to follow airborne molecular contamination in a controlled environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kaluzny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Paul Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 381 (4), pp.850-853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-004-2953-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application Of A Global Airborne Pollutant Indicator To Quantify The Danger Of Air Pollution</w:t>
+                <w:t xml:space="preserve">Double-layer Tedlar bags: a means to limit humidity evolution of air samples and to dry humid air samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Guillot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.-P. Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIT Transactions on Ecology and the Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 384 (2), pp.468-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-005-0177-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/AIR050431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03671675v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2239,165 +2239,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation chimie / odeur / gêne : Identification des molécules responsables des odeurs</w:t>
+                <w:t xml:space="preserve">Relation Chimie / Odeur : Compréhension d’une problématique odeur par la mise en relation des données sensorielles et physico-chimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Air &amp; Odeur Montréal 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journée technique - Odeurs : un aspect de l'air en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03834975v1</w:t>
+                <w:t xml:space="preserve">hal-03865569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation Chimie / Odeur : Compréhension d’une problématique odeur par la mise en relation des données sensorielles et physico-chimiques</w:t>
+                <w:t xml:space="preserve">Relation chimie / odeur / gêne : Identification des molécules responsables des odeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique - Odeurs : un aspect de l'air en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Symposium Air &amp; Odeur Montréal 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865569v1</w:t>
+                <w:t xml:space="preserve">hal-03834975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and odorous atmospheric emissions from the methanisation process: Impact of raw materials and operating conditions</w:t>
               </w:r>
@@ -2508,51 +2508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability Improvement of Odour Detection Thresholds Bibliographic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Montreer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Janaqi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2886,286 +2886,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
+                <w:t xml:space="preserve">ODEMS (Odorant Dispersion and Emissions Monitoring System), smart tool to measure and predict the odorous emissions of a composting plant activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rony Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Helio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Buty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A&amp;WMA’s 109th Annual Conference &amp; exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01485002v1</w:t>
+                <w:t xml:space="preserve">hal-03689523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODEMS (Odorant Dispersion and Emissions Monitoring System), smart tool to measure and predict the odorous emissions of a composting plant activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Buty</w:t>
+                <w:t xml:space="preserve">Towards a non-oriented approach for the evaluation of odor quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massissilia Medjkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Harispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Montmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Fanlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A&amp;WMA’s 109th Annual Conference &amp; exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems IPMU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40596-4_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689523v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3762,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E79E123"/>
+    <w:nsid w:val="C1ACA212"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3993,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9438-4142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094836353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2592-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04890310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4593" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLMGSZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montreer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913977v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Stitou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654041" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1440003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482825v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0177-4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28F0A50016C4746B694798A0091E67BD7EE515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518944v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pepin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2953-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-447L1QHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Faure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR050431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03834975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865569v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955230v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Betremieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689523v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Akiki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Helio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g1970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-cariou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9438-4142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094836353" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/H-2592-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546111v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Lord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04890310v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03235515v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Fanlo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/cet2185033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428268v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Fauconnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-019-03280-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913982v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Montreer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654012" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Stitou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Buty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Samani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02915413v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Legrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Touraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jctb.4593" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLMGSZ69-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1440003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03671675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kaluzny" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Faure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR050431" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pepin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kaluzny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Paul Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-004-2953-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-447L1QHJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03482825v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-005-0177-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B28F0A50016C4746B694798A0091E67BD7EE515F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04305102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03865569v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03834975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955230v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Betremieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91473-2_48" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massissilia Medjkoune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Harispe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03689523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rony Akiki" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Helio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485002v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40596-4_21" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03191361v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gabirot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giboulet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04158070v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g1970" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04154917v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.goupi.2023.01.0769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>