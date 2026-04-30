--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Caro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre un instrument de musique avec les TICE : mesure de l’efficience de la vidéo dans la pratique instrumentale de la batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 20 (Numéro 1), p. 25-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, contexte et documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Textes et contextes : entre autonomie et dépendance, 12, pp.149-172. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.2967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de prévisualisation qui améliore la navigation : comparaison entre une tablette tactile et une souris 3 D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de navigation pour optimiser la recherche d’information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales : un changement de paradigme dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire & cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas très catholique le Macintosh - In memoriam - Steve Jobs (1955 - 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un document numérique : Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, H 7 720, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposer un brevet en sciences de l'information et de la communication : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de documents numériques : Parcours méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive devices for faster access to information: navigation system for digital documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif de formation à distance : Principes et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document papier, document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia : Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'usage des organisateurs para-linguistiques de mise en retrait dans les documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bisseret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (4), pp.409-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier plan/second plan dans un texte : effets de la mise en forme matérielle sur la mémorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des sciences de l'information et de la communication Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et formation à distance : la pratique instrumentale musicale depuis des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEQ 2022, 5e édition de la conférence internationale en qualité de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un système de navigation numérique innovant optimisé pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide contextuelle à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte/contexte dans les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Texte/contexte : entre autonomie et dépendance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France. pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Web : Quelles sont les caractéristiques, notamment ergonomiques, d'une interface Web aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les interfaces usagers". Médiaquitaine, Centre régional de formation aux carrières des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des dimensions sensibles du vin (goût, arômes...) sur les étiquettes et supports numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoVin, "Marketing, Economie, Environnement", Institut des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au web participatif : y-a-t-il eu un effet diligence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostinelli S., Koulayan N. et al., Nov 2015, Schoelcher, France. p. 202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de communication symbolique de dimensions sensibles pour le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vinitiques 8e édition, CIVB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pédagogique ASPECT Aquitaine “La génération Y dans sa diversité : son inclusion en formation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans les documents numériques : vers une variation des modalités d'exécution procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bugaiska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. p 255,270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison ergonomique de deux systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique : répercussions sur les usages des publics et sur le rôle des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps divin : entre représentation &amp;quot;imagée&amp;quot; et &amp;quot;langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps humains, corps divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer la recherche d'informations grâce aux dispositifs d'interaction : Système de navigation pour les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger : expériences de réseaux H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents numériques : vers de nouveaux dispositifs d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nice, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERT IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-ergonomique d'interfaces multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR IUT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Le Creusot, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et utilisation de documents électroniques : le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IUFM de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Psychologie et Ergonomie Cognitive des systèmes techniques complexes PEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Rouen, France. pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une assistance informatisée au diagnostic de la qualité ergonomique d'interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et travail 35e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Toulouse, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des organisateurs anti-entropique dans les documents électroniques : approche expérimentale des fenêtres ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Multimédia et construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Besançon ; Belfort ; Montbéliard, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des facteurs humains dans les process de conception et de livraison du groupe Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive : quelles solutions pour quels problèmes industriels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des documents électroniques : prendre en compte le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des octets et des hommes : approche pluridisciplinaire du traitement des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement assisté par ordinateur d'évaluation ergonomique d'interfaces personne / système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée d'étude sur le traitement cognitif des systèmes d'information complexes JETSIC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-Up Windows and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Sydney, Australia. pp.573-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire de l'antiquité et interface de lecture d'un quotidien en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FractureS corporelles / numériques, Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux (France), France. , Publics vulnérables et numériques : entre fractures, inclusions et innovations, p. 355-362, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et divin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 132 p., 2021, 978-2-343-22637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et management stratégique des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions TI, pp.240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, design des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 146 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.202, 2007, Série sciences de l'information et de la communication. Collection ingénierie représentationnelle et constructions de sens, Sylvie Leleu-Merviel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation Française, pp.126-129, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la structure de navigation : quelques outils méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Chevalier ; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF Le travail humain, pp.159-176, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet hybride : le document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier ; Michel Melot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, le livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-85, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus ; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.163-182, 2006, Sciences cognitives et éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents techniques informatisés : expériences et recommandations sur l'utilisation des organisateurs para-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.123-138, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des informations en escamots dans les textes techniques : quels effets sur les processus cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.157-173, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de pointage pour ordinateur : souris cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0505250. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ergonomique expérimentale : Site droit du travail en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du site &amp;quot;droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'ergonomie des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale : Service Master et Redundancy Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception multimédia des supports et structuration textuelle : application à différents corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.222-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches et évaluations : l'activité des administrateurs de systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Pegakid série T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique : étude des viewers Xview, Dayna Text et InfoExplorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du serveur intranet Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du logiciel WatchWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Evaluation of the On-Line Documentation running on Windows NT for the Pegakid Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serveur Calliope : bibliothèque virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des séquences de texte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'évaluation ergonomique du CD-REEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des unités textuelles de textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1930, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs para-linguistiques dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Stendhal - Grenoble III, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00452919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId102"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Caro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésSciences de l'information-communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre un instrument de musique avec les TICE : mesure de l’efficience de la vidéo dans la pratique instrumentale de la batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 20 (Numéro 1), p. 25-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, contexte et documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Textes et contextes : entre autonomie et dépendance, 12, pp.149-172. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.2967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de prévisualisation qui améliore la navigation : comparaison entre une tablette tactile et une souris 3 D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de navigation pour optimiser la recherche d’information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales : un changement de paradigme dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire & cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas très catholique le Macintosh - In memoriam - Steve Jobs (1955 - 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un document numérique : Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, H 7 720, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposer un brevet en sciences de l'information et de la communication : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de documents numériques : Parcours méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive devices for faster access to information: navigation system for digital documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif de formation à distance : Principes et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document papier, document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia : Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'usage des organisateurs para-linguistiques de mise en retrait dans les documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bisseret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (4), pp.409-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier plan/second plan dans un texte : effets de la mise en forme matérielle sur la mémorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des sciences de l'information et de la communication Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et formation à distance : la pratique instrumentale musicale depuis des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEQ 2022, 5e édition de la conférence internationale en qualité de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un système de navigation numérique innovant optimisé pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide contextuelle à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte/contexte dans les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Texte/contexte : entre autonomie et dépendance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France. pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Web : Quelles sont les caractéristiques, notamment ergonomiques, d'une interface Web aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les interfaces usagers". Médiaquitaine, Centre régional de formation aux carrières des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des dimensions sensibles du vin (goût, arômes...) sur les étiquettes et supports numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoVin, "Marketing, Economie, Environnement", Institut des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au web participatif : y-a-t-il eu un effet diligence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostinelli S., Koulayan N. et al., Nov 2015, Schoelcher, France. p. 202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de communication symbolique de dimensions sensibles pour le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vinitiques 8e édition, CIVB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pédagogique ASPECT Aquitaine “La génération Y dans sa diversité : son inclusion en formation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans les documents numériques : vers une variation des modalités d'exécution procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bugaiska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. p 255,270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison ergonomique de deux systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique : répercussions sur les usages des publics et sur le rôle des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps divin : entre représentation &amp;quot;imagée&amp;quot; et &amp;quot;langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps humains, corps divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer la recherche d'informations grâce aux dispositifs d'interaction : Système de navigation pour les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger : expériences de réseaux H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents numériques : vers de nouveaux dispositifs d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nice, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERT IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-ergonomique d'interfaces multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR IUT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Le Creusot, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et utilisation de documents électroniques : le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IUFM de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Psychologie et Ergonomie Cognitive des systèmes techniques complexes PEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Rouen, France. pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une assistance informatisée au diagnostic de la qualité ergonomique d'interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et travail 35e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Toulouse, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des organisateurs anti-entropique dans les documents électroniques : approche expérimentale des fenêtres ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Multimédia et construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Besançon ; Belfort ; Montbéliard, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des facteurs humains dans les process de conception et de livraison du groupe Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive : quelles solutions pour quels problèmes industriels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des documents électroniques : prendre en compte le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des octets et des hommes : approche pluridisciplinaire du traitement des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement assisté par ordinateur d'évaluation ergonomique d'interfaces personne / système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée d'étude sur le traitement cognitif des systèmes d'information complexes JETSIC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-Up Windows and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Sydney, Australia. pp.573-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire de l'antiquité et interface de lecture d'un quotidien en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FractureS corporelles / numériques, Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux (France), France. , Publics vulnérables et numériques : entre fractures, inclusions et innovations, p. 355-362, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et divin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 132 p., 2021, 978-2-343-22637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et management stratégique des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions TI, pp.240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, design des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 146 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.202, 2007, Série sciences de l'information et de la communication. Collection ingénierie représentationnelle et constructions de sens, Sylvie Leleu-Merviel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation Française, pp.126-129, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la structure de navigation : quelques outils méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Chevalier ; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF Le travail humain, pp.159-176, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet hybride : le document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier ; Michel Melot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, le livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-85, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus ; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.163-182, 2006, Sciences cognitives et éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des informations en escamots dans les textes techniques : quels effets sur les processus cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.157-173, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents techniques informatisés : expériences et recommandations sur l'utilisation des organisateurs para-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.123-138, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de pointage pour ordinateur : souris cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0505250. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ergonomique expérimentale : Site droit du travail en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du site &amp;quot;droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale : Service Master et Redundancy Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'ergonomie des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception multimédia des supports et structuration textuelle : application à différents corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.222-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches et évaluations : l'activité des administrateurs de systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Pegakid série T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique : étude des viewers Xview, Dayna Text et InfoExplorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du serveur intranet Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serveur Calliope : bibliothèque virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du logiciel WatchWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Evaluation of the On-Line Documentation running on Windows NT for the Pegakid Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des séquences de texte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'évaluation ergonomique du CD-REEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des unités textuelles de textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1930, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs para-linguistiques dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Stendhal - Grenoble III, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00452919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609064v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.2967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309129v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089195v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863235v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544840v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453863v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450119v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448500v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451049v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451217v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451350v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bisseret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453632v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020339v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456201v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456267v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456233v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456219v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444996v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452940v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453477v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452957v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453480v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452992v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453542v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453544v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453583v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453610v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009987v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Meddahi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249656v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450123v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453064v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453071v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453461v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453831v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453833v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453771v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Di Sante" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453663v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453670v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453783v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453778v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453796v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453823v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453825v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074744v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451634v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452919v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.2967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089195v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bisseret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Meddahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Di Sante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074744v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>