--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Caro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésSciences de l'information-communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre un instrument de musique avec les TICE : mesure de l’efficience de la vidéo dans la pratique instrumentale de la batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 20 (Numéro 1), p. 25-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, contexte et documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Textes et contextes : entre autonomie et dépendance, 12, pp.149-172. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.2967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de prévisualisation qui améliore la navigation : comparaison entre une tablette tactile et une souris 3 D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de navigation pour optimiser la recherche d’information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales : un changement de paradigme dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire & cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas très catholique le Macintosh - In memoriam - Steve Jobs (1955 - 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un document numérique : Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, H 7 720, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposer un brevet en sciences de l'information et de la communication : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de documents numériques : Parcours méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive devices for faster access to information: navigation system for digital documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif de formation à distance : Principes et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document papier, document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia : Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'usage des organisateurs para-linguistiques de mise en retrait dans les documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bisseret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (4), pp.409-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier plan/second plan dans un texte : effets de la mise en forme matérielle sur la mémorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des sciences de l'information et de la communication Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et formation à distance : la pratique instrumentale musicale depuis des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEQ 2022, 5e édition de la conférence internationale en qualité de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un système de navigation numérique innovant optimisé pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide contextuelle à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte/contexte dans les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Texte/contexte : entre autonomie et dépendance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France. pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Web : Quelles sont les caractéristiques, notamment ergonomiques, d'une interface Web aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les interfaces usagers". Médiaquitaine, Centre régional de formation aux carrières des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des dimensions sensibles du vin (goût, arômes...) sur les étiquettes et supports numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoVin, "Marketing, Economie, Environnement", Institut des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au web participatif : y-a-t-il eu un effet diligence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostinelli S., Koulayan N. et al., Nov 2015, Schoelcher, France. p. 202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de communication symbolique de dimensions sensibles pour le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vinitiques 8e édition, CIVB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pédagogique ASPECT Aquitaine “La génération Y dans sa diversité : son inclusion en formation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans les documents numériques : vers une variation des modalités d'exécution procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bugaiska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. p 255,270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison ergonomique de deux systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique : répercussions sur les usages des publics et sur le rôle des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps divin : entre représentation &amp;quot;imagée&amp;quot; et &amp;quot;langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps humains, corps divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer la recherche d'informations grâce aux dispositifs d'interaction : Système de navigation pour les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger : expériences de réseaux H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents numériques : vers de nouveaux dispositifs d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nice, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERT IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-ergonomique d'interfaces multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR IUT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Le Creusot, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et utilisation de documents électroniques : le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IUFM de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Psychologie et Ergonomie Cognitive des systèmes techniques complexes PEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Rouen, France. pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une assistance informatisée au diagnostic de la qualité ergonomique d'interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et travail 35e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Toulouse, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des organisateurs anti-entropique dans les documents électroniques : approche expérimentale des fenêtres ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Multimédia et construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Besançon ; Belfort ; Montbéliard, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des facteurs humains dans les process de conception et de livraison du groupe Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive : quelles solutions pour quels problèmes industriels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des documents électroniques : prendre en compte le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des octets et des hommes : approche pluridisciplinaire du traitement des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement assisté par ordinateur d'évaluation ergonomique d'interfaces personne / système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée d'étude sur le traitement cognitif des systèmes d'information complexes JETSIC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-Up Windows and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Sydney, Australia. pp.573-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire de l'antiquité et interface de lecture d'un quotidien en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FractureS corporelles / numériques, Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux (France), France. , Publics vulnérables et numériques : entre fractures, inclusions et innovations, p. 355-362, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et divin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 132 p., 2021, 978-2-343-22637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et management stratégique des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions TI, pp.240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, design des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 146 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.202, 2007, Série sciences de l'information et de la communication. Collection ingénierie représentationnelle et constructions de sens, Sylvie Leleu-Merviel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation Française, pp.126-129, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la structure de navigation : quelques outils méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Chevalier ; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF Le travail humain, pp.159-176, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet hybride : le document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier ; Michel Melot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, le livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-85, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus ; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.163-182, 2006, Sciences cognitives et éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des informations en escamots dans les textes techniques : quels effets sur les processus cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.157-173, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents techniques informatisés : expériences et recommandations sur l'utilisation des organisateurs para-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.123-138, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de pointage pour ordinateur : souris cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0505250. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ergonomique expérimentale : Site droit du travail en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du site &amp;quot;droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale : Service Master et Redundancy Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'ergonomie des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception multimédia des supports et structuration textuelle : application à différents corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.222-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches et évaluations : l'activité des administrateurs de systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Pegakid série T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique : étude des viewers Xview, Dayna Text et InfoExplorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du serveur intranet Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serveur Calliope : bibliothèque virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du logiciel WatchWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Evaluation of the On-Line Documentation running on Windows NT for the Pegakid Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des séquences de texte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'évaluation ergonomique du CD-REEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des unités textuelles de textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1930, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs para-linguistiques dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Stendhal - Grenoble III, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00452919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId103"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Caro </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des UniversitésSciences de l'information-communication</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feuilleter un document numérique comme un livre ? évaluation d’une interface de consultation en ligne du quotidien Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre un instrument de musique avec les TICE : mesure de l’efficience de la vidéo dans la pratique instrumentale de la batterie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 20 (Numéro 1), p. 25-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte, contexte et documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Textes et contextes : entre autonomie et dépendance, 12, pp.149-172. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/essais.2967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif de prévisualisation qui améliore la navigation : comparaison entre une tablette tactile et une souris 3 D.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de navigation pour optimiser la recherche d’information sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (1), pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089195v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales : un changement de paradigme dans les apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.71-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire & cyberespace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (2), pp.3-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, p. 1-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pas très catholique le Macintosh - In memoriam - Steve Jobs (1955 - 2011)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00658660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer un document numérique : Principes et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, H 7 720, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déposer un brevet en sciences de l'information et de la communication : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de documents numériques : Parcours méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (2), pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive devices for faster access to information: navigation system for digital documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (1), pp.79-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif de formation à distance : Principes et retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.25-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document papier, document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documents numériques Gestion de contenu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia : Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 14 (1-2), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'usage des organisateurs para-linguistiques de mise en retrait dans les documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bisseret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 60 (4), pp.409-437</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premier plan/second plan dans un texte : effets de la mise en forme matérielle sur la mémorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers des sciences de l'information et de la communication Rhône-Alpes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 2, pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie et formation à distance : la pratique instrumentale musicale depuis des vidéos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEQ 2022, 5e édition de la conférence internationale en qualité de l'éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENCG Agadir, Mar 2022, Agadir, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation d'un système de navigation numérique innovant optimisé pour les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études du projet FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide contextuelle à la navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque FractureS corporelles - numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texte/contexte dans les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Texte/contexte : entre autonomie et dépendance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Pessac, France. pp.149-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces Web : Quelles sont les caractéristiques, notamment ergonomiques, d'une interface Web aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Les interfaces usagers". Médiaquitaine, Centre régional de formation aux carrières des bibliothèques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du livre au web participatif : y-a-t-il eu un effet diligence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUTIC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agostinelli S., Koulayan N. et al., Nov 2015, Schoelcher, France. p. 202-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication des dimensions sensibles du vin (goût, arômes...) sur les étiquettes et supports numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InnoVin, "Marketing, Economie, Environnement", Institut des Sciences de la Vigne et du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une méthodologie de communication symbolique de dimensions sensibles pour le numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Vinitiques 8e édition, CIVB Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes mentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pédagogique ASPECT Aquitaine “La génération Y dans sa diversité : son inclusion en formation”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'information dans les documents numériques : vers une variation des modalités d'exécution procédurale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bugaiska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergerot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Avignon, France. p 255,270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison ergonomique de deux systèmes de recherche d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Boucheix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique : répercussions sur les usages des publics et sur le rôle des documentalistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La documentation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps divin : entre représentation &amp;quot;imagée&amp;quot; et &amp;quot;langagière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps humains, corps divins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Grenoble, France. pp.163-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique et bibliothèques dans la société de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer la recherche d'informations grâce aux dispositifs d'interaction : Système de navigation pour les documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Créer, jouer, échanger : expériences de réseaux H2PTM'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France. pp.381-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documents numériques : vers de nouveaux dispositifs d'interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JETSIC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Nice, France. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00452992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche ERT IRMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse semio-ergonomique d'interfaces multimédias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibanez-Bueno Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNR IUT 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Le Creusot, France. pp.237-242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et utilisation de documents électroniques : le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche IUFM de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un environnement informatisé d'évaluation de la qualité ergonomique d'interfaces multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de Psychologie et Ergonomie Cognitive des systèmes techniques complexes PEC 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Rouen, France. pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une assistance informatisée au diagnostic de la qualité ergonomique d'interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et travail 35e congrès de la SELF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Toulouse, France. pp.116-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage des organisateurs anti-entropique dans les documents électroniques : approche expérimentale des fenêtres ponctuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Multimédia et construction des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Besançon ; Belfort ; Montbéliard, France. pp.89-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des facteurs humains dans les process de conception et de livraison du groupe Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie cognitive : quelles solutions pour quels problèmes industriels ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des documents électroniques : prendre en compte le point de vue de l'utilisateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des octets et des hommes : approche pluridisciplinaire du traitement des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement assisté par ordinateur d'évaluation ergonomique d'interfaces personne / système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée d'étude sur le traitement cognitif des systèmes d'information complexes JETSIC'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pop-Up Windows and Information Retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction INTERACT'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1997, Sydney, Australia. pp.573-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théâtres de mémoire de l'antiquité et interface de lecture d'un quotidien en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Meddahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maison des sciences de l'homme d'Aquitaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FractureS corporelles / numériques, Publics vulnérables et numérique : entre fractures, inclusions et innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux (France), France. , Publics vulnérables et numériques : entre fractures, inclusions et innovations, p. 355-362, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentation et divin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 132 p., 2021, 978-2-343-22637-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages et management stratégique des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Crampes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Samier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions TI, pp.240, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01846000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception, design des documents numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, 146 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : Approche ergonomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Lavoisier, pp.202, 2007, Série sciences de l'information et de la communication. Collection ingénierie représentationnelle et constructions de sens, Sylvie Leleu-Merviel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission nationale française pour l'UNESCO. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité culturelle à l'ère du numérique : Glossaire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation Française, pp.126-129, 2014, 978-2-11-009406-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la structure de navigation : quelques outils méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aline Chevalier ; André Tricot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents électroniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF Le travail humain, pp.159-176, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un objet hybride : le document numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Lardellier ; Michel Melot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demain, le livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.77-85, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment concevoir des documents électroniques favorisant l'apprentissage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bétrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus ; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissages et enseignement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.163-182, 2006, Sciences cognitives et éducation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer des informations en escamots dans les textes techniques : quels effets sur les processus cognitifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.157-173, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomie des documents techniques informatisés : expériences et recommandations sur l'utilisation des organisateurs para-linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tricot ; Jean-François Rouet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les hypermédias : approches cognitives et ergonomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes, pp.123-138, 1998, Hypertextes et hypermédias</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de pointage pour ordinateur : souris cartographique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 0505250. 2007, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation ergonomique expérimentale : Site droit du travail en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 48 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du site &amp;quot;droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 140 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation expérimentale : Service Master et Redundancy Manager</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 142 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide pour l'ergonomie des interfaces homme-machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception multimédia des supports et structuration textuelle : application à différents corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, pp.222-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de tâches et évaluations : l'activité des administrateurs de systèmes informatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 77 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus de commande et de livraison d'un système Pegakid série T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Di Sante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998, 81 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique : étude des viewers Xview, Dayna Text et InfoExplorer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du serveur intranet Bull</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serveur Calliope : bibliothèque virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00454424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation ergonomique du logiciel WatchWare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ergonomic Evaluation of the On-Line Documentation running on Windows NT for the Pegakid Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1996, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie d'analyse textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1993, pp.93-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des séquences de texte technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments d'évaluation ergonomique du CD-REEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Betrancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992, 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00453825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléments pour une typologie des unités textuelles de textes techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-1930, INRIA. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074744v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des organisateurs para-linguistiques dans la consultation des documents électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Stendhal - Grenoble III, 1995. Français. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des documents numériques : vers une cyber-rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Caro Dambreville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bourgogne, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00452919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId104"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540750v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609064v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.2967" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309129v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089195v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061022v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790232v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450119v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448500v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451208v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451350v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bisseret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453632v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456201v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456267v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456233v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456219v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452940v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453477v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452957v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453480v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452980v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453542v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453577v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453458v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453544v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453022v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453583v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453602v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453610v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453027v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009987v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Meddahi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103499v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453059v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453064v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453071v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453082v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453461v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453833v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453771v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Di Sante" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453660v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453663v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453670v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453667v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453783v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453778v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453796v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453823v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453825v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074744v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451634v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452919v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603322v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Caro Dambreville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609064v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.2967" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309129v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Djouani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boucheix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089195v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863235v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790232v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658660v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450120v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450119v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451049v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451208v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille B&#233;trancourt" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451217v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451350v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bisseret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453632v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020339v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456209v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456267v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456233v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444996v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456219v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456251v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584662v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bugaiska" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bergerot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452940v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453474v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452957v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453480v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452992v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453542v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibanez-Bueno Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453577v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453022v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453583v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453602v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009987v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Meddahi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249656v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846000v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andrieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crampes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Samier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450123v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103499v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453059v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453064v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Betrancourt" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453082v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453461v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453771v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Di Sante" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453660v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453663v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453670v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453667v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453783v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453778v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453790v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453808v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453825v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074744v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451634v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00452919v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>